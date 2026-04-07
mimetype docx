--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1496,291 +1496,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economy and status of Neolithic to Early Bronze age sites in the Southern Caucasus during the 6th-3rd mill. BCE: The evidence from ground stone tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of the 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.3086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359764v1</w:t>
+                <w:t xml:space="preserve">hal-03326742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economy and status of Neolithic to Early Bronze age sites in the Southern Caucasus during the 6th-3rd mill. BCE: The evidence from ground stone tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Proceedings of the 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), </w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.1035-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/jls.3086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326742v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,416 +1942,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat BVSG à Chelles (Seine et Marne ) « ZAC Tuilerie »</w:t>
+                <w:t xml:space="preserve">Prehistoric exploitation of minerals resources. Experimentation and use-wear analysis of grooved stone tools from Grotta della Monaca (Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Meunier</w:t>
+                <w:t xml:space="preserve">Isabella Caricola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+                <w:t xml:space="preserve">Francesco Breglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Felice Larocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01219-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033893v1</w:t>
+                <w:t xml:space="preserve">hal-03033914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the first bronze metallurgists of Western Europe: combined use-wear analysis and X-ray fluorescence synchrotron spectroscopy of a stone toolkit from Ploneour-Lanvern (Brittany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12520-019-00999-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric exploitation of minerals resources. Experimentation and use-wear analysis of grooved stone tools from Grotta della Monaca (Calabria, Italy)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un habitat BVSG à Chelles (Seine et Marne ) « ZAC Tuilerie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felice Larocca</w:t>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.65-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033914v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators of Household Pottery Production: A Case-Study from the Chupicuaro Formative Culture</w:t>
               </w:r>
@@ -2532,77 +2532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat Blicquy-Villeneuve-Saint-Germain à Chelles (Seine-et-Marne), &amp;quot;Zac la Tuilerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,520 +3169,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières occupations du Néolithique ancien dans le Nord-Ouest de la France</w:t>
+                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Praud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Guy Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.891⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961927v1</w:t>
+                <w:t xml:space="preserve">hal-01961945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961945v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Pottery Culture sandstone supply strategies in north-western Europe: the example of macrolithic tool production in the Aisne Valley, France (late 6th millennium BCE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.301-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les premières occupations du Néolithique ancien dans le Nord-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Foucher</w:t>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (3), </w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.139-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/galliap.891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961936v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic water management and flooding in the Lesser Caucasus (Georgia)</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentesh Tepe, an early settlement of the Shomu-Shulaveri Culture in Azerbaijan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4264,51 +4264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du site d’habitat de Conty « ZAC Dunant » (Somme) à la connaissance de la culture de Cerny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,230 +4388,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debates in ethnoarchaeology today: a new crisis of identity or the expression of a vibrant research strategy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OCCUPATION MÉSOLITHIQUE DU SITE DE NEUVILLE-SUR-OISE « CHEMIN FIN D’OISE » (VAL-D’OISE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.61-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421116v1</w:t>
+                <w:t xml:space="preserve">hal-01421124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OCCUPATION MÉSOLITHIQUE DU SITE DE NEUVILLE-SUR-OISE « CHEMIN FIN D’OISE » (VAL-D’OISE)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debates in ethnoarchaeology today: a new crisis of identity or the expression of a vibrant research strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2016.1234409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421124v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadachrili Gora: Architecture and organisation of a Neolithic settlement in the middle Kura Valley (6th millennium BC, Georgia)</w:t>
               </w:r>
@@ -4846,277 +4846,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529078v1</w:t>
+                <w:t xml:space="preserve">hal-02960147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+                <w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
+                <w:t xml:space="preserve">Michèle Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960147v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombe à Incinération du Mésolithique à Concevreux (Aisne)</w:t>
               </w:r>
@@ -5141,51 +5141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’habitat Villeneuve-Saint-Germain de Pontpoint « le Fond de Rambourg » (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,230 +6374,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrolithic tools of georgian sites of the Shulaveri-Shomu culture (VIIIe-Ve millenium B.C.)</w:t>
+                <w:t xml:space="preserve">Les outils à cupules, marqueurs de la métallurgie du district de Cabrières-Péret (Hérault) au Chalcolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51, pp.179-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2009.2478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553012v1</w:t>
+                <w:t xml:space="preserve">hal-00553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils à cupules, marqueurs de la métallurgie du district de Cabrières-Péret (Hérault) au Chalcolithique</w:t>
+                <w:t xml:space="preserve">Macrolithic tools of georgian sites of the Shulaveri-Shomu culture (VIIIe-Ve millenium B.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), p. 85-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galip.2009.2478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00553021v1</w:t>
+                <w:t xml:space="preserve">hal-00553012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction des outils macrolithiques et systèmes techniques du Néolithique ancien du Bassin parisien.</w:t>
               </w:r>
@@ -6760,51 +6760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sur les techniques de fabrication de la céramique de Maikop (autour de 3500 avant notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, V, pp.248-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6922,243 +6922,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un dépôt d'outils de mouture et de broyage daté du Néolithique ancien (culture Villeneuve-Saint-Germain récent v. 4700-4600 avant notre ère) à Saint-Denis « Rue du Landy » (Seine-Saint-Denis),</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, p. 29-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126347v1</w:t>
+                <w:t xml:space="preserve">halshs-00005017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte d'un dépôt d'outils de mouture et de broyage daté du Néolithique ancien (culture Villeneuve-Saint-Germain récent v. 4700-4600 avant notre ère) à Saint-Denis « Rue du Landy » (Seine-Saint-Denis),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (3), pp.611-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2004.13037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005017v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de mouture et outillage en pierre du site Néolithique ancien de Kovacevo (Bulgarie)</w:t>
               </w:r>
@@ -7817,301 +7817,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Anthropisation of a volcanic environment from the 13th century to the present: metate production on the El Metate massif, Michoacán (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">4th Meeting of the AGSTR (Association for Ground Stone Tools Research) « Anthropological insights into Ground Stone technologies »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252893v1</w:t>
+                <w:t xml:space="preserve">hal-04327388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la ligne de lumière DiffAbs du synchrotron SOLEIL à l’étude d’objets du patrimoine naturel, culturel et industriel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque Rayons X et matière 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327592v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation of a volcanic environment from the 13th century to the present: metate production on the El Metate massif, Michoacán (Mexico)</w:t>
+                <w:t xml:space="preserve">From the volcano to the tool: a long-term history of metate production around El Metate volcano (Michoacan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pereira</w:t>
@@ -8146,776 +8146,776 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of the AGSTR (Association for Ground Stone Tools Research) « Anthropological insights into Ground Stone technologies »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional Paricutin 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Morelia, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327388v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the volcano to the tool: a long-term history of metate production around El Metate volcano (Michoacan).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Schröer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Widyananda Winardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional Paricutin 80</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Morelia, Mexico</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327382v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working at home. Reconstructing activities within Lbk household through the systemic use-wear analysis of flint, bone and ground stone tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327519v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Nouvelles hypothèses sur la production et la fonction des &amp;quot;marteaux&amp;quot; dans les industries macro-lithiques languedociennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Servelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Actualité de la Recherche. RMPR. 14e Rencontres Méridionales de Préhistoire Récente,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290902v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working at home. Reconstructing activities within Lbk household through the systemic use-wear analysis of flint, bone and ground stone tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies analytiques développées pour une contribution archéométrique de la ligne de lumiére Diffbs du synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327466v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles hypothèses sur la production et la fonction des &amp;quot;marteaux&amp;quot; dans les industries macro-lithiques languedociennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+                <w:t xml:space="preserve">Contribution de la ligne de lumière DiffAbs du synchrotron SOLEIL à l’étude d’objets du patrimoine naturel, culturel et industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Actualité de la Recherche. RMPR. 14e Rencontres Méridionales de Préhistoire Récente,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Xe colloque Rayons X et matière 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327421v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies analytiques développées pour une contribution archéométrique de la ligne de lumiére Diffbs du synchrotron SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Gordon</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327602v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et stratégies d’implantation des sites des premiers agriculteurs-éleveurs néolithiques d’Europe occidentale. L’exemple du Rubané de la vallée de l’Aisne (France)</w:t>
               </w:r>
@@ -9009,103 +9009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
@@ -9384,64 +9384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Neolithic subsistence in the Aisne valley and adjacent regions: an overview based on plant macroand micro-remains,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9719,774 +9719,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing activities within Lbk household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327500v1</w:t>
+                <w:t xml:space="preserve">hal-03724043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels matériaux pour quels objectifs. Evolution des sources d'approvisionnement en silex sur les sites mésolithiques en Alsace.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+                <w:t xml:space="preserve">Present use and production of « metates » in Turícuaro (Michoacán, Mexico): An ethnoarchaelogical approach to deciphering the evolution of food preparation practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session A02-02. Breaking Bread and Raising a Glass: Bridging Ethnoarchaeological and Archaeological Researchon Food and Culinary Habits (J. Arthur and S. Valamoti org.) World archaeological congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931503v1</w:t>
+                <w:t xml:space="preserve">hal-03724064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de néolithisation de la France : une introduction aux discussions</w:t>
+                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894300v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing activities within Lbk household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone tools</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724043v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present use and production of « metates » in Turícuaro (Michoacán, Mexico): An ethnoarchaelogical approach to deciphering the evolution of food preparation practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels matériaux pour quels objectifs. Evolution des sources d'approvisionnement en silex sur les sites mésolithiques en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deseine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session A02-02. Breaking Bread and Raising a Glass: Bridging Ethnoarchaeological and Archaeological Researchon Food and Culinary Habits (J. Arthur and S. Valamoti org.) World archaeological congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Griselin, Ludovic Mevel, Bénédicte Souffi, Colas Guéret, Hans Vandendriessche, Alexandre Deseine; Société Préhistorique française, Oct 2022, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724064v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
+                <w:t xml:space="preserve">Mécanismes de néolithisation de la France : une introduction aux discussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724066v1</w:t>
+                <w:t xml:space="preserve">hal-03894300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: Relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session 213 Isoscapes, Foodways and Provenance – Isotope Archaeology beyond Materials and Specialisations 28th European Association of archaeologists congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, France</w:t>
@@ -10509,497 +10509,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une autre technologie lithique. Acquis, limites et perspectives sur le macro-outillage mésolithique en Europe de l'Ouest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique, Séance de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705583v1</w:t>
+                <w:t xml:space="preserve">hal-03894310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant processing and ground stone equipment in Early Neolithic: phytolith and use-wear evidence from La Marmotta (Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Portillo</w:t>
+                <w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Mineo</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724054v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre technologie lithique. Acquis, limites et perspectives sur le macro-outillage mésolithique en Europe de l'Ouest.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+                <w:t xml:space="preserve">Plant processing and ground stone equipment in Early Neolithic: phytolith and use-wear evidence from La Marmotta (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Remolins-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mineo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique, Séance de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894310v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
+                <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréade Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Ansanay-Alex</w:t>
+                <w:t xml:space="preserve">Sepideh Maziar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875301v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
               </w:r>
@@ -11481,51 +11481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.407-424</w:t>
@@ -11554,90 +11554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11764,135 +11764,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469658v1</w:t>
+                <w:t xml:space="preserve">halshs-02338789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l’exploitation des grès au néolithique dans le bassin de la Seine</w:t>
               </w:r>
@@ -11941,135 +11941,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02338789v1</w:t>
+                <w:t xml:space="preserve">hal-02469658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of neolithisation of western Europe : a south/north approach</w:t>
               </w:r>
@@ -12189,51 +12189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
@@ -12262,51 +12262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l’enceinte rubanée de Menneville “Derrière le Village” (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12387,90 +12387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12735,273 +12735,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric mining strategies and the use-wear analysis of experimental macrolithics implements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gadachrili gora (Georgia) and the neolithisation of Southern Caucasus, new perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Larroca</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koridze Irakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tata Agapishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Rakushechny Yar and the neolithisation of south east Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rostov sur Don, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724877v1</w:t>
+                <w:t xml:space="preserve">hal-03724896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadachrili gora (Georgia) and the neolithisation of Southern Caucasus, new perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prehistoric mining strategies and the use-wear analysis of experimental macrolithics implements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Caricola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Breglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koridze Irakli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federico Larroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rakushechny Yar and the neolithisation of south east Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rostov sur Don, Russia</w:t>
+              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724896v1</w:t>
+                <w:t xml:space="preserve">hal-03724877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
               </w:r>
@@ -13108,77 +13108,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13367,51 +13367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13699,64 +13699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13807,51 +13807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Techniques and Cultural Relationships between the Caucasus and Mesopotamia at the beginning of the sixth Millenium B.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13915,51 +13915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14053,51 +14053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guliyev Farhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14139,103 +14139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de métallurgistes du site de La Capitelle du Broum (district minier de Cabrières-Péret, Hérault) : reconstitution d'une chaîne opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ambert</w:t>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Figueroa Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.387-402</w:t>
@@ -14258,402 +14258,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ladureau</w:t>
+                <w:t xml:space="preserve">Fabrice Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. p. 305-324</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553649v1</w:t>
+                <w:t xml:space="preserve">halshs-03923077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bridault</w:t>
+                <w:t xml:space="preserve">Philippe Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. p. 305-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922993v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03923077v1</w:t>
+                <w:t xml:space="preserve">halshs-03922993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat du Néolithique ancien à Betton « PLuvignon » (Ille-et-Villaine) : présentation synthétique des différents ensembles mobiliers,</w:t>
               </w:r>
@@ -14773,77 +14773,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Capitelle du Broum (Péret, Hérault, France) : Un atelier de métallurgie chalcolithique languedocien : description des appareils et du mobilier de la chaîne opératoire de production du cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14891,64 +14891,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny L. Adams</w:t>
+                <w:t xml:space="preserve">Jenny Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Delgado Raack</w:t>
+                <w:t xml:space="preserve">Selina Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14958,122 +14958,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.43-66</w:t>
+              <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432925v1</w:t>
+                <w:t xml:space="preserve">hal-00553651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Adams</w:t>
+                <w:t xml:space="preserve">Jenny L. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Delgado</w:t>
+                <w:t xml:space="preserve">Selina Delgado Raack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15083,536 +15083,536 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portugal</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553651v1</w:t>
+                <w:t xml:space="preserve">halshs-00432925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
+                <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ireland. pp.19-28</w:t>
+              <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Verona, France. p. 29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347145v1</w:t>
+                <w:t xml:space="preserve">hal-00347144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
+                <w:t xml:space="preserve">Meules rubanées, meules blicquiennes : nouvelles réflexions sur les dépôts du Hainaut (Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Verona, France. p. 29-38</w:t>
+              <w:t xml:space="preserve">Meules rubanées, meules blicquiennes : nouvelles réflexions sur les dépôts du Hainaut (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belgique. p. 197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347144v1</w:t>
+                <w:t xml:space="preserve">hal-00347143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meules rubanées, meules blicquiennes : nouvelles réflexions sur les dépôts du Hainaut (Belgique)</w:t>
+                <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meules rubanées, meules blicquiennes : nouvelles réflexions sur les dépôts du Hainaut (Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belgique. p. 197-208</w:t>
+              <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ireland. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347143v1</w:t>
+                <w:t xml:space="preserve">hal-00347145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
+                <w:t xml:space="preserve">L'habitat rubané et Villeneuve-Saint-Germain à Gurgy « les Grands Champs » (Yonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p. 287-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335816v1</w:t>
+                <w:t xml:space="preserve">hal-00126358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rubané et Villeneuve-Saint-Germain à Gurgy « les Grands Champs » (Yonne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Augereau</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2006, p. 287-301</w:t>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité: quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126358v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15620,51 +15620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. p. 5-14</w:t>
@@ -15769,246 +15769,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fosse Villeneuve-Saint-Germain final à Saint Denis « Rue du Landy » : un dépôt de meule inédit en Ile-de-France,</w:t>
+                <w:t xml:space="preserve">Le statut des outils de broyage et d'abrasion dans l'espace domestique au Néolithique ancien en Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, p. 17-28</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, p. 117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126343v1</w:t>
+                <w:t xml:space="preserve">hal-00126366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut des outils de broyage et d'abrasion dans l'espace domestique au Néolithique ancien en Bassin parisien</w:t>
+                <w:t xml:space="preserve">Une fosse Villeneuve-Saint-Germain final à Saint Denis « Rue du Landy » : un dépôt de meule inédit en Ile-de-France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2004, p. 117-128</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, p. 17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126366v1</w:t>
+                <w:t xml:space="preserve">hal-00126343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « le Lazarro » (Calvados) – Présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, p. 29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -16170,90 +16170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16278,51 +16278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16416,77 +16416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16537,77 +16537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16805,51 +16805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Châlons-sur-Marne, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17033,51 +17033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17186,51 +17186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Béguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17278,77 +17278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques dans la moyenne vallée de la Seine. Le site de la rue Farman à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17403,251 +17403,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+                <w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 220 p., 2021, 978-1-78969-976-0</w:t>
+                <w:t xml:space="preserve">Sidestone press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.418, 2021, 9789464260007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378797v1</w:t>
+                <w:t xml:space="preserve">hal-04329013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+                <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidestone press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.418, 2021, 9789464260007</w:t>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2021, 978-1-78969-976-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329013v1</w:t>
+                <w:t xml:space="preserve">hal-03378797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses. Leiden : Sidestone Press</w:t>
               </w:r>
@@ -17844,51 +17844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18054,51 +18054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’hématite. Circulation et transformation au cours de la Préhistoire récente. Actes de la Table-Ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18172,90 +18172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Préhistorique française. Mémoire 58, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18286,77 +18286,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré des Bateaux in Luzancy (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18593,64 +18593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique ancien dans la basse vallée de la Marne : un site du Villeneuve-Saint-Germain producteur de lames en silex tertiaire à Ocquerre &amp;quot;La Rocluche&amp;quot; (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18898,51 +18898,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (80)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -19216,4756 +19216,4756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d’habitat du néolithique ancien de Colombelles « le Lazzaro » ( Calvados). Présentation préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Alix</w:t>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Bonnabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Degobertière</w:t>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.29, 2024</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212975v1</w:t>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the biographies of querns within Linearbandkeramik and Blicquy-Villeneuve-Saint-Germain households through technological and use-wear analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Verbaas, A.; Langejans, G.; Little, A.; Chan, B. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Garmond; Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact Biographies from Mesolithic and Neolithic Europe and Beyond. Papers in honour of Professor Annelou van Gijn</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-251, 2024, Ensemble, 978-2-84016-539-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547782v1</w:t>
+                <w:t xml:space="preserve">halshs-04350546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Le site d’habitat du néolithique ancien de Colombelles « le Lazzaro » ( Calvados). Présentation préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-251, 2024, Ensemble, 978-2-84016-539-2</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04350546v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage</w:t>
+                <w:t xml:space="preserve">Reconstructing the biographies of querns within Linearbandkeramik and Blicquy-Villeneuve-Saint-Germain households through technological and use-wear analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Garmond; Isabelle Sidéra. </w:t>
+              <w:t xml:space="preserve">Verbaas, A.; Langejans, G.; Little, A.; Chan, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact Biographies from Mesolithic and Neolithic Europe and Beyond. Papers in honour of Professor Annelou van Gijn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone press, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/pp090sb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555248v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l'enceinte rubanée de Menneville &amp;quot;Derrière le Village&amp;quot; (Aisne)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le macro-outillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Garmond; Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.157-173, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t>
+              <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-150, 2024, Ensemble, 978-2-84016-539-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315699v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grinding tools for plant processing and food production in la Marmotta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l'enceinte rubanée de Menneville &amp;quot;Derrière le Village&amp;quot; (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Mario Mineo; Juan F. Gibaja; Nicollo Mazzucco. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Submerged site of La Marmotta (Rome, Italy). Decrypting a Neolithic society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow, 2023, 9781789258714</w:t>
+              <w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.157-173, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326661v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+                <w:t xml:space="preserve">Grinding tools for plant processing and food production in la Marmotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mario Mineo; Juan F. Gibaja; Nicollo Mazzucco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">The Submerged site of La Marmotta (Rome, Italy). Decrypting a Neolithic society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow, 2023, 9781789258714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producción artesanal doméstica en la cultura preclásica de Chupícuaro, Guanajuato: el ejemplo de la alfarería</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Darras</w:t>
+                <w:t xml:space="preserve">Aménagements domestiques et organisation des occupations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparza (editores). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial de El Colegio de Michoacán, Zamora, In press</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.144-170, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903777v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements domestiques et organisation des occupations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Manen</w:t>
+                <w:t xml:space="preserve">Producción artesanal doméstica en la cultura preclásica de Chupícuaro, Guanajuato: el ejemplo de la alfarería</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparza (editores). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.144-170, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial de El Colegio de Michoacán, Zamora, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162740v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 23 - Le macro-outillage lithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.144-170, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grinding systems as cultural markers at the turn of the 6th millennium BC in north-western continental Europe</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">S. Valamoti, A. Dimoula &amp; M. Ninou. </w:t>
+                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with plants in ancient Europe and beyond. Interdisciplinary approaches to the archaeology of plant foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone press, pp.335-347, 2022, 9789464270334</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326651v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
+                <w:t xml:space="preserve">Grinding systems as cultural markers at the turn of the 6th millennium BC in north-western continental Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Beyries; Caroline Hamon; Yolaine Maigrot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Valamoti, A. Dimoula &amp; M. Ninou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-198, 2021, 9789464260007</w:t>
+              <w:t xml:space="preserve">Cooking with plants in ancient Europe and beyond. Interdisciplinary approaches to the archaeology of plant foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone press, pp.335-347, 2022, 9789464270334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209915v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axes and grooved polishers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Badalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilit Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.187-194, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of grinding tools and Neolithic site economy between Seine and Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monchablon Cécile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-82, 2021, Mémoire LV, 9791090534650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macrolithic industry from Aknashen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khachatur Meliksetian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.168-186., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781789694789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt exploitation techniques during the Early Bronze Age in the Caucasus. Technology and use-wear of the macro-lithic tools from Duzdağı and Kültepe I (Nakhchivan)</w:t>
+                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Catherine Marro et Thomas Stöllner (dir.). </w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Beyries; Caroline Hamon; Yolaine Maigrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On salt, copper and gold. The origins of early mining and metallurgy in the Caucasus. Archéologie(s) 5.</w:t>
+              <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-198, 2021, 9789464260007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOM Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03461878v1</w:t>
+                <w:t xml:space="preserve">hal-03209915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils en pierre</w:t>
+                <w:t xml:space="preserve">Salt exploitation techniques during the Early Bronze Age in the Caucasus. Technology and use-wear of the macro-lithic tools from Duzdağı and Kültepe I (Nakhchivan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Menez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Marro et Thomas Stöllner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le camp de Saint-Symphorien à Paule (Côtes-d'Armor).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On salt, copper and gold. The origins of early mining and metallurgy in the Caucasus. Archéologie(s) 5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2021, 9782356681683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.12457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326751v1</w:t>
+                <w:t xml:space="preserve">hal-03461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isn’t it strange? Grinding tool deposits and deposition in the north-western LBK p. 33-52.</w:t>
+                <w:t xml:space="preserve">Les outils en pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Hofmann (ed). </w:t>
+              <w:t xml:space="preserve">Yves Menez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magical, Mundane Or Marginal? Deposition practices in the Early Neolithic Linearbandkeramik culture,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press,, 2020</w:t>
+              <w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le camp de Saint-Symphorien à Paule (Côtes-d'Armor).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, Éditions de la Maison des sciences de l'homme, 2021, Document d’archéologie française, 2-7351-2558-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536858v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Macrolithic Tool Technology and Function in Reconstructing the Palethnography of Mesolithic Hunter-Gatherer Societies in North-Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan F. Gibaja; Joao Marreiros; Niccolò Mazzucco; Ignacio Clemente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hunter-Gatherers’ Tool-Kit: A Functional Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-5275-4226-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t>
+                <w:t xml:space="preserve">Isn’t it strange? Grinding tool deposits and deposition in the north-western LBK p. 33-52.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Hofmann (ed). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Françoise Bostyn, Caroline Hamon, Aurélie Salavert et François Giligny coord. 2019 - L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe : contraintes environnementales, identités techniques et choix culturels, Session 4 des Actes du XXVIIIe Congrès préhistorique de France Amiens 30 mai-4 juin 2016 Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, Volume 3 : Néolithique - Âge du Bronze (Cyril Montoya, Jean-Pierre Fagnart et Jean-Luc Locht dir.), Société Préhistorique française, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Magical, Mundane Or Marginal? Deposition practices in the Early Neolithic Linearbandkeramik culture,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press,, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033802v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5 – le mobilier</w:t>
+                <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rebecca PEAKE (dir.), Villiers-sur-Seine : Un habitat aristocratique du IXe siècle avant notre ère, Recherches archéologiques 18, Inrap, CNRS Éditions, Paris 2020, p. 213-319.</w:t>
+              <w:t xml:space="preserve">Françoise Bostyn, Caroline Hamon, Aurélie Salavert et François Giligny coord. 2019 - L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe : contraintes environnementales, identités techniques et choix culturels, Session 4 des Actes du XXVIIIe Congrès préhistorique de France Amiens 30 mai-4 juin 2016 Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, Volume 3 : Néolithique - Âge du Bronze (Cyril Montoya, Jean-Pierre Fagnart et Jean-Luc Locht dir.), Société Préhistorique française, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033818v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Chapitre 5 – le mobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Carré</w:t>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolau Escanilla Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow, In press</w:t>
+              <w:t xml:space="preserve">Rebecca PEAKE (dir.), Villiers-sur-Seine : Un habitat aristocratique du IXe siècle avant notre ère, Recherches archéologiques 18, Inrap, CNRS Éditions, Paris 2020, p. 213-319.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395944v1</w:t>
+                <w:t xml:space="preserve">hal-03033818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Préhistorique Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-138, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colas Guéret</w:t>
+                <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t>
+              <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t>
+              <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063739v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage macrolithique</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. Bostyn, Y. Lanchon et P. Chambon dir. 2018 Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely, « la Porte aux Bergers », Seine-et-Marne – Mémoire 64 - SPF, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961895v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der neolithische Fundplatz Gadachrili gora und sein kulturelles Umfeld</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p. 10-55.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962101v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die makrolithischen Werkzeuge des Neolithikums im mittleren Kura-Becken (Region Kvemo Kartli, Georgien)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des Mésolithiques d’ici et d’ailleurs à Auneau « l’Hermitage » (Eure-et-Loir) : questionnement sur la mise en place et la fossilisation du gisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p.56-61.</w:t>
+              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques, Actes de la table-ronde internationale de Besançon (Doubs, France) « Hommages au Professeur André Thévenin » 29-30 octobre 2013 Cupillard (C.), Griselin (S.), Séara (F.) dir. Besançon, Presses universitaires de Franche-Comté, 2018, p. 97-112 (Annales Littéraires, 983 ; Série « Environnement, sociétés et archéologie », 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962103v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le macro-outillage et l’outillage lithique poli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
+              <w:t xml:space="preserve">CONVERTINI (Fabien) et GEORJON (Cathy) dir., 2018. Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Écologie Préhistorique, Toulouse, p. 223-230.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466613v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Mésolithiques d’ici et d’ailleurs à Auneau « l’Hermitage » (Eure-et-Loir) : questionnement sur la mise en place et la fossilisation du gisement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outillage macrolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques, Actes de la table-ronde internationale de Besançon (Doubs, France) « Hommages au Professeur André Thévenin » 29-30 octobre 2013 Cupillard (C.), Griselin (S.), Séara (F.) dir. Besançon, Presses universitaires de Franche-Comté, 2018, p. 97-112 (Annales Littéraires, 983 ; Série « Environnement, sociétés et archéologie », 24)</w:t>
+              <w:t xml:space="preserve">F. Bostyn, Y. Lanchon et P. Chambon dir. 2018 Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely, « la Porte aux Bergers », Seine-et-Marne – Mémoire 64 - SPF, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961866v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage et l’outillage lithique poli</w:t>
+                <w:t xml:space="preserve">Die makrolithischen Werkzeuge des Neolithikums im mittleren Kura-Becken (Region Kvemo Kartli, Georgien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONVERTINI (Fabien) et GEORJON (Cathy) dir., 2018. Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Écologie Préhistorique, Toulouse, p. 223-230.</w:t>
+              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p.56-61.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961882v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tombe au locus : structuration de l’espace funéraire et signification du phénomène sépulcral à Vignely « la Porte aux Bergers »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Der neolithische Fundplatz Gadachrili gora und sein kulturelles Umfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely la "Porte aux Bergers", Seine-et-Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire 64, Société Préhistorique Française, pp.385-392, 2018</w:t>
+              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p. 10-55.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923453v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de la néolithisation de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">De la tombe au locus : structuration de l’espace funéraire et signification du phénomène sépulcral à Vignely « la Porte aux Bergers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn, Yves Lanchon, Philippe Chambon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-26, 2018, 978-2-7056-9594-1</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely la "Porte aux Bergers", Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire 64, Société Préhistorique Française, pp.385-392, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910726v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mécanismes de la néolithisation de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2018, 978-2-7056-9594-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01676900v1</w:t>
+                <w:t xml:space="preserve">hal-01910726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-300, 2017, Revue archéologique de l'Est, supplément, 978-2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676898v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance, exploitation et utilisation de l’hématite oolithique au Néolithique ancien en Belgique : contextes et problématiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jadin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Actes de / Acts of Jambes, 7-8/02/2013, Liège, ERAUL, 143 – Liège-Brussels-Leuven, Studia Praehistorica Belgica, 8 – Anthropologica et Præhistorica, 125/2014, p.121-151</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676908v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions de meules en grès de Fosses-Belleu dans le Bassin Parisien : typologie, chronologie, diffusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Garcia</w:t>
+                <w:t xml:space="preserve">Provenance, exploitation et utilisation de l’hématite oolithique au Néolithique ancien en Belgique : contextes et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Actes de / Acts of Jambes, 7-8/02/2013, Liège, ERAUL, 143 – Liège-Brussels-Leuven, Studia Praehistorica Belgica, 8 – Anthropologica et Præhistorica, 125/2014, p.121-151</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02864743v1</w:t>
+                <w:t xml:space="preserve">hal-01676908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Les productions de meules en grès de Fosses-Belleu dans le Bassin Parisien : typologie, chronologie, diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+                <w:t xml:space="preserve">Christian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.165-173, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.213-232, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825462v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-173, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676902v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des hématites oolithiques à partir d’observations macroscopiques non destructives : essais de comparaison des matériaux ordoviciens normands et dévoniens belges</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.193-202, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676911v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières données sur l’exploitation de l’hématite en Basse-Normandie durant la Préhistoire récente : ses contextes archéologiques et géologiques, son insertion dans le cadre de la néolithisation de l’ouest du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-87, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique du protocole de caractérisation des hématites oolithiques mis en place dans le cadre du projet collectif de recherche sur L’origine des hématites oolithiques exploitées durant la Préhistoire récente entre l’Eifel (DE) et la Normandie (FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23988,400 +23988,456 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-246, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique et recherche des provenances des hématites oolithiques des sites du Néolithique ancien de Hesbaye (Province de Liège, Belgique) et des sites néolithiques des sources de la Dendre (Province du Hainaut, Belgique)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Goemaere</w:t>
+                <w:t xml:space="preserve">Différenciation des hématites oolithiques à partir d’observations macroscopiques non destructives : essais de comparaison des matériaux ordoviciens normands et dévoniens belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Dreesen</w:t>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen [et al.] (eds). </w:t>
+              <w:t xml:space="preserve">Cyrille Billard; Dominique Bosquet; Roland Dreesen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l'hématite : circulation et transformation au cours de la Préhistoire récente : actes de la table ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.153-191, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.193-202, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676910v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et transformation de l’hématite dans le Néolithique ancien d’Europe du Nord-Ouest</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et recherche des provenances des hématites oolithiques des sites du Néolithique ancien de Hesbaye (Province de Liège, Belgique) et des sites néolithiques des sources de la Dendre (Province du Hainaut, Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen [et al.] (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-61, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">Autour de l'hématite : circulation et transformation au cours de la Préhistoire récente : actes de la table ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.153-191, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676906v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Years of Use-Wear Analysis of Early Neolithic Macrolithic Tools from North-Western Europe: Limits and Contribution</w:t>
+                <w:t xml:space="preserve">Usages et transformation de l’hématite dans le Néolithique ancien d’Europe du Nord-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">In João Marreiros, Nuno Bicho, Juan F. Gibaja. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 103-113, 2015</w:t>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-61, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246499v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le macro-outillage lithique sur les sites de l’âge du Bronze armoricain. Quelques hypothèses fonctionnelles pour aborder la notion d’artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24391,518 +24447,440 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Boulud-Gazo et Théophane Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artisanats et productions de l’âge du bronze, Actes de la journée de la Société préhistorique française à Nantes le 8 octobre 2011. Association pour la promotion des recherches sur l’âge du Bronze et Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Séance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’outillage macrolithique en grès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture de Cerny Le Néolithique moyen I en Haute-Normandie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 143-152, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the Use and Function of Prismatic Tools in the Mesolithic of the Paris Basin (France): First Results and Interpretations</w:t>
+                <w:t xml:space="preserve">Ten Years of Use-Wear Analysis of Early Neolithic Macrolithic Tools from North-Western Europe: Limits and Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">João Marreiros, Nuno Bicho, Juan F. Gibaja </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In João Marreiros, Nuno Bicho, Juan F. Gibaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 389-397, 2015</w:t>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 103-113, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246503v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fosse à la culture. acquis et perspectives de recherches sur l’habitat néolithique ancien dans le bassin parisien</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for the Use and Function of Prismatic Tools in the Mesolithic of the Paris Basin (France): First Results and Interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SÉNÉPART (Ingrid), BILLARD (Cyrille), BOSTYN (Françoise), PRAUD (Ivan) et THIRAULT (Éric) </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">João Marreiros, Nuno Bicho, Juan F. Gibaja </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières rencontres Nord-Sud de Préhistoire récente, Marseille, 23-25 mai 2012. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 273-286, 2015</w:t>
+              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 389-397, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246509v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
+                <w:t xml:space="preserve">De la fosse à la culture. acquis et perspectives de recherches sur l’habitat néolithique ancien dans le bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SÉNÉPART (Ingrid), BILLARD (Cyrille), BOSTYN (Françoise), PRAUD (Ivan) et THIRAULT (Éric) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières rencontres Nord-Sud de Préhistoire récente, Marseille, 23-25 mai 2012. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 273-286, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159092v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24922,2628 +24900,2779 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Ève Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lotte Selsing. </w:t>
+              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seen through a millstone, AmS-Skrifter 24, Museum of Archaeology, Stavanger University</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-136, 2014, 978-2-915544-25-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.16686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100054v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lotte Selsing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seen through a millstone, AmS-Skrifter 24, Museum of Archaeology, Stavanger University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737177v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacture and use of Montmorencian prismatic tools: The case of 62 rue Henry-Farman, Paris (15th arrondissement)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Boris Valentin, Bénédicte Souffi, Thierry Ducrocq, Jean-Pierre Fagnart, Frédéric Séara, and Christian Verjux. </w:t>
+              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesolithic palethnography research on open-air sites between loire and neckar Proceedings from the international round-table meeting in Paris (November 26-27, 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, Oxford University Press, pp.159-180, 2014, Proceedings of the British Academy, 9780197265758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927140v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaîne opératoire textile au Néolithique final dans le nord de la France : méthodologie et premiers résultats de l’approche pluridisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Skakun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANDERSON (P.), CHEVAL (C.) et DURAND (A.) (dir.). </w:t>
+              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. Actes des XXXIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes, octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. APDCA, pp.341-354, 2013</w:t>
+              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03879974v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Beugnier</w:t>
+                <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
+              <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
+              <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium, Tagung, Kongress (17), VML Verlag Marie Leidorf, pp.9-28, 2013, 978-3-89646-447-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197169v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le végétal outil, le végétal transformé : fabrication et usages des mortiers en bois en pays Minyanka (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. C. Anderson, C. Cheval et A. Durand dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium, Tagung, Kongress (17), VML Verlag Marie Leidorf, pp.9-28, 2013, 978-3-89646-447-7</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. An interdisciplinary focus on plant-working tools. XXXIIIe rencontres internationales d'archéologie et d'histoire d'Antibes, Antibes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, p. 261-272, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538918v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal outil, le végétal transformé : fabrication et usages des mortiers en bois en pays Minyanka (Mali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaîne opératoire textile au Néolithique final dans le nord de la France : méthodologie et premiers résultats de l’approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. C. Anderson, C. Cheval et A. Durand dir. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANDERSON (P.), CHEVAL (C.) et DURAND (A.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. An interdisciplinary focus on plant-working tools. XXXIIIe rencontres internationales d'archéologie et d'histoire d'Antibes, Antibes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, p. 261-272, 2013</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. Actes des XXXIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes, octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. APDCA, pp.341-354, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927141v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Defressigne</w:t>
+                <w:t xml:space="preserve">Manufacture and use of Montmorencian prismatic tools: The case of 62 rue Henry-Farman, Paris (15th arrondissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Valentin, Bénédicte Souffi, Thierry Ducrocq, Jean-Pierre Fagnart, Frédéric Séara, and Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, p.405-420, 2013</w:t>
+              <w:t xml:space="preserve">Mesolithic palethnography research on open-air sites between loire and neckar Proceedings from the international round-table meeting in Paris (November 26-27, 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, p. 133-145, 2013, Séance de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927139v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage lithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Defressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lanchon Y. et Bostyn F. dir. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré aux Bateaux à Luzancy (Seine-et-Marne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP CNRS editions, p.115-133, 2013</w:t>
+              <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p.405-420, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927142v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menteştepe qedim yaşayiş yerinde arxeoloji tedqiqatlar (Tovuz rayonu)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le macro-outillage lithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lanchon Y. et Bostyn F. dir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azerbaycanda Arxeoloji Tedqiqatlar 2012, Arxeologiya ve Etnoqrafiya Institutu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.329-334, 2013</w:t>
+              <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré aux Bateaux à Luzancy (Seine-et-Marne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP CNRS editions, p.115-133, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152260v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage en pierre à l'Âge du Fer : exemples d'un potentiel à exploiter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Menteştepe qedim yaşayiş yerinde arxeoloji tedqiqatlar (Tovuz rayonu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
+              <w:t xml:space="preserve">Azerbaycanda Arxeoloji Tedqiqatlar 2012, Arxeologiya ve Etnoqrafiya Institutu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-334, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778336v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la production des meules du Néolithique à l'âge du Fer dans le Massif armoricain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'outillage en pierre à l'Âge du Fer : exemples d'un potentiel à exploiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778331v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules en pays Minyanka (Mali) : étude des carrières et techniques de production actuelles</w:t>
+                <w:t xml:space="preserve">Evolution de la production des meules du Néolithique à l'âge du Fer dans le Massif armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">David Williams and David Peacock. </w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bread For The People. The Archaeology of Mills and Milling, Proceedings of a colloquium held in the British School at Rome 4th - 7th November 2009, BAR S2274.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, p.19-28, 2011, BAR</w:t>
+              <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657522v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle fonction pour les meules du Néolithique ancien de la moitié nord de la France ? Apports et limites de l'analyse phytolithique</w:t>
+                <w:t xml:space="preserve">Les meules en pays Minyanka (Mali) : étude des carrières et techniques de production actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">F. Bostyn, E. Martial &amp; I.Praud. </w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Williams and David Peacock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Néolithique du Nord de la France dans son contexte européen: habitat et économie aux 4e et 3e millénaires avant notre ère, Actes du 29e colloque interrégional sur le Néolithique, Villeneuve-d'Ascq, 2-3 octobre 2009, Revue archéologique de Picardie, Numéro Spécial 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue archéologique de Picardie, p. 515-522, 2011</w:t>
+              <w:t xml:space="preserve">Bread For The People. The Archaeology of Mills and Milling, Proceedings of a colloquium held in the British School at Rome 4th - 7th November 2009, BAR S2274.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, p.19-28, 2011, BAR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657513v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions de normes de dessin et d'une grille d'analyse pour l'étude du matériel de mouture à va-et-vient du Néolithique l'âge du Fer</w:t>
+                <w:t xml:space="preserve">Quelle fonction pour les meules du Néolithique ancien de la moitié nord de la France ? Apports et limites de l'analyse phytolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Buchsenschutz O., Jaccottey L., Jodry F. et Blanchard J.L. </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bostyn, E. Martial &amp; I.Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille sur le territoire français. Table ronde de Saint-Julien-sur-Garonne du 2 au 4 octobre 2009, 23ème supplément, Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, p.39-50, 2011</w:t>
+              <w:t xml:space="preserve">Le Néolithique du Nord de la France dans son contexte européen: habitat et économie aux 4e et 3e millénaires avant notre ère, Actes du 29e colloque interrégional sur le Néolithique, Villeneuve-d'Ascq, 2-3 octobre 2009, Revue archéologique de Picardie, Numéro Spécial 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue archéologique de Picardie, p. 515-522, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657516v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de chasse au Néolithique récent : la fosse de Vignely en bord de la Marne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propositions de normes de dessin et d'une grille d'analyse pour l'étude du matériel de mouture à va-et-vient du Néolithique l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Inrap. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz O., Jaccottey L., Jodry F. et Blanchard J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages "archéologie &amp; société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, , pp.20-25, A paraître, Chasse</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille sur le territoire français. Table ronde de Saint-Julien-sur-Garonne du 2 au 4 octobre 2009, 23ème supplément, Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, p.39-50, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886989v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Vestiges de chasse au Néolithique récent : la fosse de Vignely en bord de la Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cyrille Billard et Muriel Legris. </w:t>
+              <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers néolithiques de l'ouest. Cultures, réseaux, échanges des premières sociétés néolithiques à leur expansion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.305-323, 2010, Archéologie et culture</w:t>
+              <w:t xml:space="preserve">Archéopages "archéologie &amp; société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, , pp.20-25, A paraître, Chasse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857437v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage en grès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard et Muriel Legris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, p. 77-97, 2009</w:t>
+              <w:t xml:space="preserve">Premiers néolithiques de l'ouest. Cultures, réseaux, échanges des premières sociétés néolithiques à leur expansion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.305-323, 2010, Archéologie et culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553641v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse, comparaisons et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outillage en grès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société préhistorique française, p. 123-131, 2009</w:t>
+              <w:t xml:space="preserve">, Société Préhistorique Française, p. 77-97, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553642v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage de broyage, percussion et polissage de Pont de Roque-Haute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse, comparaisons et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Guilaine J., Manen C., J.-D. Vigne dir. </w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Anthropologie, Archives d'Ecologie préhistorique, Toulouse, 336 p., 2007</w:t>
+              <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, p. 123-131, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200120v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement technique et élaboration des productions lithiques et osseuses du Rubané du Bassin parisien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outillage de broyage, percussion et polissage de Pont de Roque-Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurence Astruc ; François Bon ; Vanessa Léa ; Pierre-Yves Milcent ; Sylvie Philibert. </w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilaine J., Manen C., J.-D. Vigne dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques, actes des rencontres 20-22 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACDPA, pp.185-194, 2007</w:t>
+              <w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Anthropologie, Archives d'Ecologie préhistorique, Toulouse, 336 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00168618v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de subsistance et activités dans le Chalcolithique du Caucase nord : étude fonctionnelle des outils en pierre de la culture de Maïkop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investissement technique et élaboration des productions lithiques et osseuses du Rubané du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Lyonnet dir. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Astruc ; François Bon ; Vanessa Léa ; Pierre-Yves Milcent ; Sylvie Philibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures du Caucase (VIe-IIIe siècle avant notre ère). Leurs relations avec le Proche-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions recherches sur les civilisations, CNRS éditions, Paris, p. 189-198, 2007</w:t>
+              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques, actes des rencontres 20-22 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACDPA, pp.185-194, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200122v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement technique et degrés d’élaboration des productions lithiques et osseuses du Rubané dans le Bassin parisien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modes de subsistance et activités dans le Chalcolithique du Caucase nord : étude fonctionnelle des outils en pierre de la culture de Maïkop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Astruc, L., Bon, F., Léa, V., Milcent, P-Y., Philibert, S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lyonnet dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes Techniques et pratiques sociales. De la simplicité des outillages pré et proto historiques, XXVIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions APDCA, Antibes, p. 185-194, 2006</w:t>
+              <w:t xml:space="preserve">Les cultures du Caucase (VIe-IIIe siècle avant notre ère). Leurs relations avec le Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions recherches sur les civilisations, CNRS éditions, Paris, p. 189-198, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200123v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle signification archéologique pour les dépôts de meules néolithiques dans la Vallée de l'Aisne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investissement technique et degrés d’élaboration des productions lithiques et osseuses du Rubané dans le Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Auxiette Ginette et Malrain François dir. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astruc, L., Bon, F., Léa, V., Milcent, P-Y., Philibert, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommages à Claudine Pommepuy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hommages à Claudine Pommepuy, supplément spécial n° 22, Revue archéologie de Picardie, p 39-48, 2005, N° spécial 22 de la Revue archéologie de Picardie</w:t>
+              <w:t xml:space="preserve">Normes Techniques et pratiques sociales. De la simplicité des outillages pré et proto historiques, XXVIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions APDCA, Antibes, p. 185-194, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126338v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle signification archéologique pour les dépôts de meules néolithiques dans la Vallée de l'Aisne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auxiette Ginette et Malrain François dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages à Claudine Pommepuy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hommages à Claudine Pommepuy, supplément spécial n° 22, Revue archéologie de Picardie, p 39-48, 2005, N° spécial 22 de la Revue archéologie de Picardie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de mouture, percussion et polissage du site de Poses « Sur la Mare »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Bostyn dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolithique ancien en Haute Normandie : le village Villeneuve-Saint-Germain de Poses « Sur la Mare » et les sites de la boucle du Vaudreuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, p. 267-279., 2003, Société préhistorique française, Travaux 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27553,383 +27682,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
+                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615849v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
+                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615845v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27939,91 +28068,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Caucase - Rapport scientifique 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben S. Badalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levon Aghikyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28035,1243 +28164,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission des fouilles du ministère de l'Europe et des affaires étrangères. 2024, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04829018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Vassilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième campagne de fouille programmée sur le tumulus de Saint-Bélec (Leuhan, Finistère) EA n° 29 125 0010, opération n° 2023-183</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine H Freisleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bretagne. 2024, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+                <w:t xml:space="preserve">Crecy-sur-Serre (Aisne) &amp;quot;La Prayette&amp;quot;, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
+              <w:t xml:space="preserve">Service départemental de l'Aisne. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241141v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'opération de prospections archéologiques dans l'archipel de Chausey (Granville, Manche), n°164599, SRA Normandie</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">SRA Normandie. 2022, 73 p</w:t>
+                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975075v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crecy-sur-Serre (Aisne) &amp;quot;La Prayette&amp;quot;, Rapport de fouille</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Service départemental de l'Aisne. 2022</w:t>
+                <w:t xml:space="preserve">Rapport d'opération de prospections archéologiques dans l'archipel de Chausey (Granville, Manche), n°164599, SRA Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Normandie. 2022, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933764v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie insulaire, des premiers métallurgistes au Mur de l’Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2021, 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte du troisième habitat ouvert Michelsberg sur la frange septentrionale du plateau de Brie, du Néolithique au second âge du Fer, vol. 1 in Montévrain (Seine-et-Marne), ZAC du Clos Rose : les occupations néolithique, protohistorique et antique de la ZAC du Clos Rose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2019, 1 vol. (417 p.) : 269 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 2018: Fouille de Little Panguingue Creek (HEA-038) (vallée de la Nenana, Alaska, États-Unis)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] MEAE. 2018</w:t>
+                <w:t xml:space="preserve">Les Macrolithes. Balagny-sur-Thérain, Rue du 14 juillet 1789 (Oise). Occupation mésolithique à Balagny-sur-Thérain. Rapport de fouille, C. Paris (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Hauts-de-France. 2018, pp.106-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934765v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports (37), Le Barrage - Site diachronique : enceinte néolithique, nécropole antique et mérovingienne, habitat carolingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Macrolithes. Balagny-sur-Thérain, Rue du 14 juillet 1789 (Oise). Occupation mésolithique à Balagny-sur-Thérain. Rapport de fouille, C. Paris (ed.)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Hauts-de-France. 2018, pp.106-115</w:t>
+                <w:t xml:space="preserve">Rapport 2018: Fouille de Little Panguingue Creek (HEA-038) (vallée de la Nenana, Alaska, États-Unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela K. Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly E. Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MEAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063872v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eure-et-Loire, Voves, Le Bois Paillet, Une première implantation néolithique en Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29327,357 +29456,357 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France; UMR 8215 Trajectoires. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Balestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29693,601 +29822,601 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC SRA Centre. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30303,484 +30432,484 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Haurillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -30791,553 +30920,553 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2012, 465 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations humaines du Barreau de la Devèze Sud: autoroute A75, section Béziers - Pézenas Hérault, Béziers. vol. 1 : 438 p ; vol. 2 : 238 p ; 344 fig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vergély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Haurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations d'os humains et témoins énigmatiques dans les fosses néolithiques du Barreau de la Devèze-Cabrials : autoroute A75, section Béziers - Pézenas : Hérault, Béziers : Barreau de la Devèze, Cabrials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2011, 395 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat ouvert du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros : Roquessols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2010, 243 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montévrain (Seine-et-Marne), les occupations néolithiques et l'établissement antique de la ZAC du Clos Rose : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2004, 1 vol. (85 p.) : ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId730"/>
+      <w:footerReference w:type="default" r:id="rId734"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31484,51 +31613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sereno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alitzel &#193;vila-Villanueva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-024-01052-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela K. Gore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Graf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caricola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Breglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Larocca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01219-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1777371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans Latorre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09453-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi V.V." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mazurkevich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi A.V." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szma&#324;da J." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.891" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1649" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2016.1234409" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Agapishvili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irakli Koridze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2494" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090523v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3341" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ambert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2478" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186764v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12795" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724043v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724064v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724054v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Portillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724861v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724877v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724896v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koridze Irakli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112461v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152264v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586179v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585987v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432925v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny L. Adams" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado Raack" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553651v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Adams" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347145v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347144v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347143v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126358v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126343v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126366v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126354v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724049v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043996v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329013v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209879v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02967659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48513-5204-800/m66-2020-fabrication-et-fonction-des-outils-de-type-montmorencien-nouveau-regard-a-partir-des-decouvertes-recentes-sur-les-habitats-mesolithiques.html" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100049v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02063514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra6-un-hameau-du-neolithique-ancien/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927145v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855358v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553026v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graefe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347141v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480347v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445896v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866159v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colmich.edu.mx/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547782v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/pp090sb" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350546v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555248v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326661v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903777v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Manen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326710v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209915v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723983v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461817v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchablon C&#233;cile" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723980v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachatur Meliksetian" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326751v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536858v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033802v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961895v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962101v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962103v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961882v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923453v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910726v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5327-la-protohistoire-de-la-france.html" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676911v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676907v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676906v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246499v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246511v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_37032_55f181d83b9dd_5.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246506v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246503v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246509v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927140v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879974v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927141v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927142v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657522v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657513v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857437v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553641v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553642v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Praud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200120v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168618v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200122v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200123v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126338v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126333v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829018v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975075v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933764v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maisonneuve" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biscarrat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934765v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Graf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Urban" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894280v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sereno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alitzel &#193;vila-Villanueva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-024-01052-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela K. Gore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Graf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caricola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Breglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Larocca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01219-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1777371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans Latorre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09453-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi V.V." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mazurkevich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi A.V." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szma&#324;da J." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.891" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1649" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2016.1234409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Agapishvili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irakli Koridze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2494" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090523v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3341" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553021v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186764v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13037" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12795" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724043v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894300v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724054v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Portillo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724861v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724896v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koridze Irakli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724877v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112461v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152264v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586179v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585987v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553651v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Adams" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432925v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny L. Adams" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado Raack" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347145v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126366v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126343v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126354v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724049v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043996v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329013v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209879v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02967659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48513-5204-800/m66-2020-fabrication-et-fonction-des-outils-de-type-montmorencien-nouveau-regard-a-partir-des-decouvertes-recentes-sur-les-habitats-mesolithiques.html" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100049v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02063514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra6-un-hameau-du-neolithique-ancien/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927145v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855358v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553026v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graefe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347141v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480347v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445896v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866159v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colmich.edu.mx/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350546v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547782v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/pp090sb" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555248v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326661v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Manen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903777v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326710v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326651v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723983v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461817v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchablon C&#233;cile" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723980v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachatur Meliksetian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209915v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326751v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536858v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033802v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961882v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961895v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962103v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962101v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923453v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910726v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5327-la-protohistoire-de-la-france.html" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676907v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676911v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676906v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246511v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_37032_55f181d83b9dd_5.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246506v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246499v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246503v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246509v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927141v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879974v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927140v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927142v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657522v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657513v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857437v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553641v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553642v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Praud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200120v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168618v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200122v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200123v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126338v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126333v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829018v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933764v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maisonneuve" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biscarrat" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975075v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934765v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Graf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Urban" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894280v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>