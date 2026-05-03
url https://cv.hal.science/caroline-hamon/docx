--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -84,4486 +84,4465 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A techno-functional analysis of ground stone tools from Late Mesolithic coastal sites in Morbihan (Brittany, France)</w:t>
+                <w:t xml:space="preserve">The Contribution of the Anthropology of Techniques to the Study of the Western Linearbandkeramik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexanne Dehurtevent</w:t>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66, pp.105296. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10814-026-09220-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156965v1</w:t>
+                <w:t xml:space="preserve">hal-05607814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrophysical Properties of Andesites: Selecting Rock Types for Mesoamerican Grinding Tool Production at Turícuaro, Michoacán (Mexico)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A techno-functional analysis of ground stone tools from Late Mesolithic coastal sites in Morbihan (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexanne Dehurtevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sereno</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-024-01052-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.105296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156918v1</w:t>
+                <w:t xml:space="preserve">hal-05156965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of metates in central Mexico: Techniques (know-how) and chaine operatoire of a traditional lithic craft in Turícuaro (Michoacán, Mexico)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Petrophysical Properties of Andesites: Selecting Rock Types for Mesoamerican Grinding Tool Production at Turícuaro, Michoacán (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pereira</w:t>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+                <w:t xml:space="preserve">Carmen Alitzel Ávila-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105153⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-024-01052-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156935v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stone toolkit of Copper Age and Bronze Age metallurgists: A new contribution from use-wear and XRF analysis carried out on experimental tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Production of metates in central Mexico: Techniques (know-how) and chaine operatoire of a traditional lithic craft in Turícuaro (Michoacán, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gandois</w:t>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Reguer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 55, pp.104512. </w:t>
+              <w:t xml:space="preserve">, 2025, 64, pp.105153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547765v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working at home. Reconstructing activities within the LBK household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone implements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Masclans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doriane Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.158-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610814v1</w:t>
+                <w:t xml:space="preserve">hal-05085122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarrying volcanic landscapes: territory and strategies of metate production in Turícuaro (Michoacan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying the stone toolkit of Copper Age and Bronze Age metallurgists: A new contribution from use-wear and XRF analysis carried out on experimental tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofísica Internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22201/igeof.2954436xe.2024.63.2.1760⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.104512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547743v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Working at home. Reconstructing activities within the LBK household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone implements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Barraco</w:t>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Charraud</w:t>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alba Masclans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.104625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085122v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-Wear Analysis of Prehistoric Cobble Tools at Little Panguingue Creek, Alaska</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quarrying volcanic landscapes: territory and strategies of metate production in Turícuaro (Michoacan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela K. Gore</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alaska Journal of Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofísica Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.929-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22201/igeof.2954436xe.2024.63.2.1760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869806v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present Use and Production of Metates and Molcajetes in Turícuaro (Michoacán, Mexico): Deciphering the Evolution of Food Preparation Practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use-Wear Analysis of Prehistoric Cobble Tools at Little Panguingue Creek, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela K. Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnoarchaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alaska Journal of Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1&amp;2), pp.40-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328487v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation néolithique de Menneville, &amp;quot;La Bourguignotte&amp;quot; (Aisne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Present Use and Production of Metates and Molcajetes in Turícuaro (Michoacán, Mexico): Deciphering the Evolution of Food Preparation Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.208-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110549v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le début du Beuronien à segments à Balagny-sur-Thérain (Oise, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Paris</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62, pp.215-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/galliap.3268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economy and status of Neolithic to Early Bronze age sites in the Southern Caucasus during the 6th-3rd mill. BCE: The evidence from ground stone tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation néolithique de Menneville, &amp;quot;La Bourguignotte&amp;quot; (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrie Bakels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.37-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326742v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des outils de métallurgistes dans le Bronze ancien de Bretagne ? Révéler le rôle du macro-outillage lithique en associant analyses tracéologiques et de spectroscopie de fluorescence X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliott Michelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.697-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359764v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.1035-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03191774v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils de métallurgistes dans le Bronze ancien de Bretagne ? Révéler le rôle du macro-outillage lithique en associant analyses tracéologiques et de spectroscopie de fluorescence X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Economy and status of Neolithic to Early Bronze age sites in the Southern Caucasus during the 6th-3rd mill. BCE: The evidence from ground stone tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (4), pp.697-737. </w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of the 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2218/jls.3086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554228v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric exploitation of minerals resources. Experimentation and use-wear analysis of grooved stone tools from Grotta della Monaca (Calabria, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Caricola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01219-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033914v1</w:t>
+                <w:t xml:space="preserve">halshs-03191774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the first bronze metallurgists of Western Europe: combined use-wear analysis and X-ray fluorescence synchrotron spectroscopy of a stone toolkit from Ploneour-Lanvern (Brittany)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Réguer</w:t>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-019-00999-x⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444675v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat BVSG à Chelles (Seine et Marne ) « ZAC Tuilerie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Meunier</w:t>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.65-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of Household Pottery Production: A Case-Study from the Chupicuaro Formative Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the first bronze metallurgists of Western Europe: combined use-wear analysis and X-ray fluorescence synchrotron spectroscopy of a stone toolkit from Ploneour-Lanvern (Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Darras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00934690.2020.1777371⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-019-00999-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879629v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Inequalities in the Early Neolithic? Exploring Relationships Between Sexes/Genders at the Cemetery of Vedrovice Using Use-Wear Analysis, Diet and Mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prehistoric exploitation of minerals resources. Experimentation and use-wear analysis of grooved stone tools from Grotta della Monaca (Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penny Bickle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isabella Caricola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Breglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Larocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-020-09453-y⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01219-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632685v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat Blicquy-Villeneuve-Saint-Germain à Chelles (Seine-et-Marne), &amp;quot;Zac la Tuilerie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indicators of Household Pottery Production: A Case-Study from the Chupicuaro Formative Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.445-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2020.1777371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249573v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat du Néolithique ancien de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual Inequalities in the Early Neolithic? Exploring Relationships Between Sexes/Genders at the Cemetery of Vedrovice Using Use-Wear Analysis, Diet and Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Masclans Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Bickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-020-09453-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945470v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
+                <w:t xml:space="preserve">Un habitat Blicquy-Villeneuve-Saint-Germain à Chelles (Seine-et-Marne), &amp;quot;Zac la Tuilerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024292v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat du Néolithique ancien de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">Denis Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 111 (2018-n°3), pp.5-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189620v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence strategies and the origin of early Neolithic community in the lower Don River valley (Rakushechny Yar site, early/middle 6th millennium cal BC): First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsybryi V.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Mazurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsybryi A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szmańda J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961945v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Foucher</w:t>
+                <w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961936v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Culture sandstone supply strategies in north-western Europe: the example of macrolithic tool production in the Aisne Valley, France (late 6th millennium BCE).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les premières occupations du Néolithique ancien dans le Nord-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.049⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.139-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961921v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières occupations du Néolithique ancien dans le Nord-Ouest de la France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.891⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961927v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic water management and flooding in the Lesser Caucasus (Georgia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fontugne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Decaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Cécile Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.016⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961913v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Pottery Culture sandstone supply strategies in north-western Europe: the example of macrolithic tool production in the Aisne Valley, France (late 6th millennium BCE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905428v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neolithic water management and flooding in the Lesser Caucasus (Georgia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.267 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961877v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology and function of grooved abraders in the early Neolithic of northwestern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421127v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentesh Tepe, an early settlement of the Shomu-Shulaveri Culture in Azerbaijan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technology and function of grooved abraders in the early Neolithic of northwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.02.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.v3i3.1649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814082v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du site d’habitat de Conty « ZAC Dunant » (Somme) à la connaissance de la culture de Cerny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">Mentesh Tepe, an early settlement of the Shomu-Shulaveri Culture in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Joseph</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (2), pp.291-332. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 395, pp.170 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2016.14625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421121v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OCCUPATION MÉSOLITHIQUE DU SITE DE NEUVILLE-SUR-OISE « CHEMIN FIN D’OISE » (VAL-D’OISE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+                <w:t xml:space="preserve">L’apport du site d’habitat de Conty « ZAC Dunant » (Somme) à la connaissance de la culture de Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frédéric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (2), pp.291-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2016.14625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421124v1</w:t>
+                <w:t xml:space="preserve">hal-01421121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debates in ethnoarchaeology today: a new crisis of identity or the expression of a vibrant research strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4591,1119 +4570,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadachrili Gora: Architecture and organisation of a Neolithic settlement in the middle Kura Valley (6th millennium BC, Georgia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’OCCUPATION MÉSOLITHIQUE DU SITE DE NEUVILLE-SUR-OISE « CHEMIN FIN D’OISE » (VAL-D’OISE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tata Agapishvili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irakli Koridze</w:t>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.61-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150494v1</w:t>
+                <w:t xml:space="preserve">hal-01421124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gadachrili Gora: Architecture and organisation of a Neolithic settlement in the middle Kura Valley (6th millennium BC, Georgia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tata Agapishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gomart</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irakli Koridze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 395, pp.154-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.01.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246515v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ameye</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960147v1</w:t>
+                <w:t xml:space="preserve">hal-01246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tombe à Incinération du Mésolithique à Concevreux (Aisne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3/4, pp.15-32</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752038v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tombe à incinération du Mésolithique à Concevreux (Aisne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Tombe à Incinération du Mésolithique à Concevreux (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Hommages à Mariannick Le Bolloch, 3/4, pp.15-32</w:t>
+              <w:t xml:space="preserve">, 2015, 3/4, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529097v1</w:t>
+                <w:t xml:space="preserve">hal-04752038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Sculpted Human Face in the Western Mediterranean Early Neolithic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Tombe à incinération du Mésolithique à Concevreux (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hommages à Mariannick Le Bolloch, 3/4, pp.15-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100046v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de l’espace à la transition Bronze/Fer : l’exemple de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millet and sauce: the uses and functions of querns among the Minyanka (Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First Sculpted Human Face in the Western Mediterranean Early Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959774314000043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927144v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrolithic tools from Neolithic and Chalcolithic sites in Southern Caucasus :Mentesh tepe and Mil Steppe (Azerbaidjan) in B. Lyonnet, F. Guliev, B. Helwing, T. Aliyev, S. Hansen, G. Mirtskhulava (eds.), Ancient Kura 2010-2011: The first two seasons of joint field work in the southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5722,9007 +5744,9089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat Rubané de Saint-Martin sur le Pré &amp;quot;rue des Castors&amp;quot; (Marne) : Premiers résultats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Millet and sauce: the uses and functions of querns among the Minyanka (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.35-47</w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01109893v1</w:t>
+                <w:t xml:space="preserve">hal-00927144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d’habitat Villeneuve-Saint-Germain de Pontpoint « le Fond de Rambourg » (Oise)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’habitat Rubané de Saint-Martin sur le Pré &amp;quot;rue des Castors&amp;quot; (Marne) : Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.35-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778344v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et fonction des outillages au Néolithique final dans la vallée de la Deûle (Nord - Pas-de-Calais)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le site d’habitat Villeneuve-Saint-Germain de Pontpoint « le Fond de Rambourg » (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Médard</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pica.2011.3341⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.67-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2012.2494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090523v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Limon-Raspail à Bédoin dans le Vaucluse et le Néolithique final de moyenne vallée du Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+                <w:t xml:space="preserve">Production et fonction des outillages au Néolithique final dans la vallée de la Deûle (Nord - Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2011.14013⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.365-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.2011.3341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00601454v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Le site du Limon-Raspail à Bédoin dans le Vaucluse et le Néolithique final de moyenne vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (2), pp.263-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2011.14013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090429v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils à cupules, marqueurs de la métallurgie du district de Cabrières-Péret (Hérault) au Chalcolithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fournand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ambert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salvador Rovira</w:t>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553021v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrolithic tools of georgian sites of the Shulaveri-Shomu culture (VIIIe-Ve millenium B.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (2), p. 85-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction des outils macrolithiques et systèmes techniques du Néolithique ancien du Bassin parisien.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les outils à cupules, marqueurs de la métallurgie du district de Cabrières-Péret (Hérault) au Chalcolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Arkeotek Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51, pp.179-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2009.2478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553017v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of stone grinding and polishing tools from the earliest Neolithic of north-western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fonction des outils macrolithiques et systèmes techniques du Néolithique ancien du Bassin parisien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35, pp.1502-1520</w:t>
+              <w:t xml:space="preserve">The Arkeotek Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.n° 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347142v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du site néolithique ancien de Maurecourt &amp;quot;La Croix de Choisy&amp;quot; (78)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Functional analysis of stone grinding and polishing tools from the earliest Neolithic of north-western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006,6, pp.19-27</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.1502-1520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211755v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations sur les techniques de fabrication de la céramique de Maikop (autour de 3500 avant notre ère)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Présentation du site néolithique ancien de Maurecourt &amp;quot;La Croix de Choisy&amp;quot; (78)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, V, pp.248-253</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006,6, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186764v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations sur les techniques de fabrication de la céramique de Maikop (autour de 3500 avant notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, p. 29-34</w:t>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, V, pp.248-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005017v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un dépôt d'outils de mouture et de broyage daté du Néolithique ancien (culture Villeneuve-Saint-Germain récent v. 4700-4600 avant notre ère) à Saint-Denis « Rue du Landy » (Seine-Saint-Denis),</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Techniques de mouture et outillage en pierre du site Néolithique ancien de Kovacevo (Bulgarie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaick Samzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.39-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126347v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de mouture et outillage en pierre du site Néolithique ancien de Kovacevo (Bulgarie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Découverte d'un dépôt d'outils de mouture et de broyage daté du Néolithique ancien (culture Villeneuve-Saint-Germain récent v. 4700-4600 avant notre ère) à Saint-Denis « Rue du Landy » (Seine-Saint-Denis),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (3), pp.611-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2004.13037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117288v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, p. 29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation des outils de mouture, broyage et polissage au Néolithique en Bassin parisien : apports de la tracéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 100 (1), pp.101-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2003.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bosquet</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008972v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Branko Hossa</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Amkreutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085973v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378505v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition Rubané/Blicquien à Ath « Les Haleurs » : un modèle unique pour la région des sources de la Dendre et de la Hesbaye liégeoise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du Groupe de Contact FNRS "Préhistoire-Prehistorie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Contact FNRS "Préhistoire-Prehistorie", Dec 2024, Flémalle, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation of a volcanic environment from the 13th century to the present: metate production on the El Metate massif, Michoacán (Mexico)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution de la ligne de lumière DiffAbs du synchrotron SOLEIL à l’étude d’objets du patrimoine naturel, culturel et industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of the AGSTR (Association for Ground Stone Tools Research) « Anthropological insights into Ground Stone technologies »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Xe colloque Rayons X et matière 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327388v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327519v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the volcano to the tool: a long-term history of metate production around El Metate volcano (Michoacan).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anthropisation of a volcanic environment from the 13th century to the present: metate production on the El Metate massif, Michoacán (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional Paricutin 80</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Morelia, Mexico</w:t>
+              <w:t xml:space="preserve">4th Meeting of the AGSTR (Association for Ground Stone Tools Research) « Anthropological insights into Ground Stone technologies »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327382v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Ilett</w:t>
+                <w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290902v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working at home. Reconstructing activities within Lbk household through the systemic use-wear analysis of flint, bone and ground stone tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From the volcano to the tool: a long-term history of metate production around El Metate volcano (Michoacan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional Paricutin 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Morelia, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327466v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles hypothèses sur la production et la fonction des &amp;quot;marteaux&amp;quot; dans les industries macro-lithiques languedociennes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Schröer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Widyananda Winardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Actualité de la Recherche. RMPR. 14e Rencontres Méridionales de Préhistoire Récente,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327421v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies analytiques développées pour une contribution archéométrique de la ligne de lumiére Diffbs du synchrotron SOLEIL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Working at home. Reconstructing activities within Lbk household through the systemic use-wear analysis of flint, bone and ground stone tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327602v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la ligne de lumière DiffAbs du synchrotron SOLEIL à l’étude d’objets du patrimoine naturel, culturel et industriel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouvelles hypothèses sur la production et la fonction des &amp;quot;marteaux&amp;quot; dans les industries macro-lithiques languedociennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Servelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque Rayons X et matière 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Actualité de la Recherche. RMPR. 14e Rencontres Méridionales de Préhistoire Récente,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327592v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Stratégies analytiques développées pour une contribution archéométrique de la ligne de lumiére Diffbs du synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252893v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et stratégies d’implantation des sites des premiers agriculteurs-éleveurs néolithiques d’Europe occidentale. L’exemple du Rubané de la vallée de l’Aisne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches. 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Neolithic subsistence in the Aisne valley and adjacent regions: an overview based on plant macroand micro-remains,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronological framework of the Aisne valley LBK: relative and absolute perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Petitdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of men and women: producers and users of ground stone tools in the Aisne valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing activities within Lbk household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone tools</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724043v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present use and production of « metates » in Turícuaro (Michoacán, Mexico): An ethnoarchaelogical approach to deciphering the evolution of food preparation practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quels matériaux pour quels objectifs. Evolution des sources d'approvisionnement en silex sur les sites mésolithiques en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deseine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session A02-02. Breaking Bread and Raising a Glass: Bridging Ethnoarchaeological and Archaeological Researchon Food and Culinary Habits (J. Arthur and S. Valamoti org.) World archaeological congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Griselin, Ludovic Mevel, Bénédicte Souffi, Colas Guéret, Hans Vandendriessche, Alexandre Deseine; Société Préhistorique française, Oct 2022, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724064v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mécanismes de néolithisation de la France : une introduction aux discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724066v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing activities within Lbk household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327500v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels matériaux pour quels objectifs. Evolution des sources d'approvisionnement en silex sur les sites mésolithiques en Alsace.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Present use and production of « metates » in Turícuaro (Michoacán, Mexico): An ethnoarchaelogical approach to deciphering the evolution of food preparation practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session A02-02. Breaking Bread and Raising a Glass: Bridging Ethnoarchaeological and Archaeological Researchon Food and Culinary Habits (J. Arthur and S. Valamoti org.) World archaeological congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931503v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de néolithisation de la France : une introduction aux discussions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894300v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: Relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session 213 Isoscapes, Foodways and Provenance – Isotope Archaeology beyond Materials and Specialisations 28th European Association of archaeologists congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre technologie lithique. Acquis, limites et perspectives sur le macro-outillage mésolithique en Europe de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique, Séance de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant processing and ground stone equipment in Early Neolithic: phytolith and use-wear evidence from La Marmotta (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Remolins-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Mineo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Sheikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Maziar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« METATE » Anthropisation d’un milieu volcanique du 13e siècle à nos jours: l’activité meulière sur le massif d’El Metate, Michoacán (Mexique)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+                <w:t xml:space="preserve">Une nouvelle implantation de la fin du rubané à l’ouest du Bassin parisien : Voves “Le Bois Paillet” (Eure-Et-Loir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Labex Dynamite - GT Territorialités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.407-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724748v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« METATE » Anthropisation d’un milieu volcanique du 13e siècle à nos jours: l’activité meulière sur le massif d’El Metate, Michoacán (Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.391-406</w:t>
+              <w:t xml:space="preserve">Seminaire Labex Dynamite - GT Territorialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461840v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural transition or rupture within early neolithic toolkits: the case of lbk grinding tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 276, Theme 6. Material culture studies and societies - Crossed approaches to transitions in the Neolithic Understanding the social mechanisms underlying material culture transformation using the concept of chaîne opératoire European association of archaeologists congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solène Denis, Louise Gomart and Peter Tóth, 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.391-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724656v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle implantation de la fin du rubané à l’ouest du Bassin parisien : Voves “Le Bois Paillet” (Eure-Et-Loir)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural transition or rupture within early neolithic toolkits: the case of lbk grinding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.407-424</w:t>
+              <w:t xml:space="preserve">Session 276, Theme 6. Material culture studies and societies - Crossed approaches to transitions in the Neolithic Understanding the social mechanisms underlying material culture transformation using the concept of chaîne opératoire European association of archaeologists congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solène Denis, Louise Gomart and Peter Tóth, 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461861v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469715v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
+              <w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046779v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338789v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de l’exploitation des grès au néolithique dans le bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l’enceinte rubanée de Menneville “Derrière le Village” (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkéaube. l’Aube, un espace clé sur le cours de la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Troyes, France</w:t>
+              <w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe, 33ème Colloque sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724861v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanisms of neolithisation of western Europe : a south/north approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Panorama de l’exploitation des grès au néolithique dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Arkéaube. l’Aube, un espace clé sur le cours de la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388400v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543666v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l’enceinte rubanée de Menneville “Derrière le Village” (Aisne)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The mechanisms of neolithisation of western Europe : a south/north approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe, 33ème Colloque sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725723v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elliott Michelle</w:t>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469704v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Escats</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pailler Yvan</w:t>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° UISPP World Congress – Exploring the world’s prehistory in Paris (4-9 June 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724881v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prehistoric rock shelter in the middle of the Channel (Brittany, France): maritime threats and archaeological solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291653v1</w:t>
+                <w:t xml:space="preserve">hal-02469704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadachrili gora (Georgia) and the neolithisation of Southern Caucasus, new perspectives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Escats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pailler Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rakushechny Yar and the neolithisation of south east Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rostov sur Don, Russia</w:t>
+              <w:t xml:space="preserve">XVIII° UISPP World Congress – Exploring the world’s prehistory in Paris (4-9 June 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724896v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric mining strategies and the use-wear analysis of experimental macrolithics implements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A prehistoric rock shelter in the middle of the Channel (Brittany, France): maritime threats and archaeological solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Olmos Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724877v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gadachrili gora (Georgia) and the neolithisation of Southern Caucasus, new perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koridze Irakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tata Agapishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Rakushechny Yar and the neolithisation of south east Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rostov sur Don, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724871v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prehistoric mining strategies and the use-wear analysis of experimental macrolithics implements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Caricola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Breglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Larroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t>
+              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724873v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detecting and explaining technological innovation in Praehistoric Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112461v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Carré</w:t>
+                <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046412v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude des meules en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 19 à 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084448v1</w:t>
+                <w:t xml:space="preserve">hal-01825565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des meules en Champagne-Ardenne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 19 à 34</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825565v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Architectural Techniques and Cultural Relationships between the Caucasus and Mesopotamia at the beginning of the sixth Millenium B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Du Caucase à l’Arabie : l’espace domestique au Néolithique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carolyne Douché; Fiona Pichon, Oct 2015, Paris, France. pp.49-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02166677v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Techniques and Cultural Relationships between the Caucasus and Mesopotamia at the beginning of the sixth Millenium B.C.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La figure humaine dans le contexte du Néolithique Impresso-cardial : interprétation du &amp;quot;masque&amp;quot; sculpté de Castellar-Pendimoun (6ème mill. Cal BCE, Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Du Caucase à l’Arabie : l’espace domestique au Néolithique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carolyne Douché; Fiona Pichon, Oct 2015, Paris, France. pp.49-84</w:t>
+              <w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM équipe P2EST et du Master PPA. Systèmes symboliques préhistoriques, représentations, gestes techniques : autour de la figure humaine. Université de Nice Sophia-Antipolis, Mars 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152264v1</w:t>
+                <w:t xml:space="preserve">hal-02079840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure humaine dans le contexte du Néolithique Impresso-cardial : interprétation du &amp;quot;masque&amp;quot; sculpté de Castellar-Pendimoun (6ème mill. Cal BCE, Alpes-Maritimes, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+                <w:t xml:space="preserve">Mentesh Tepe: metallurgical evidence and recent archaeometallurgical studies; the beginnings of metallurgy in Azerbaijan in perspective, from the Neolithic to the Early Bronze Age (6th-3rd mill. BCE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauptmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guliyev Farhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM équipe P2EST et du Master PPA. Systèmes symboliques préhistoriques, représentations, gestes techniques : autour de la figure humaine. Université de Nice Sophia-Antipolis, Mars 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists, 20th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079840v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentesh Tepe: metallurgical evidence and recent archaeometallurgical studies; the beginnings of metallurgy in Azerbaijan in perspective, from the Neolithic to the Early Bronze Age (6th-3rd mill. BCE).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guliyev Farhad</w:t>
+                <w:t xml:space="preserve">Les outils de métallurgistes du site de La Capitelle du Broum (district minier de Cabrières-Péret, Hérault) : reconstitution d'une chaîne opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Figueroa Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists, 20th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.387-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816109v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de métallurgistes du site de La Capitelle du Broum (district minier de Cabrières-Péret, Hérault) : reconstitution d'une chaîne opératoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">La Capitelle du Broum (Péret, Hérault, France) : Un atelier de métallurgie chalcolithique languedocien : description des appareils et du mobilier de la chaîne opératoire de production du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.387-402</w:t>
+              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00586179v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Marti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Bridault</w:t>
+                <w:t xml:space="preserve">Philippe Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. p. 305-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03923077v1</w:t>
+                <w:t xml:space="preserve">hal-00553649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ladureau</w:t>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. p. 305-324</w:t>
+              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553649v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03922993v1</w:t>
+                <w:t xml:space="preserve">halshs-03923077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat du Néolithique ancien à Betton « PLuvignon » (Ille-et-Villaine) : présentation synthétique des différents ensembles mobiliers,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14754,445 +14858,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Capitelle du Broum (Péret, Hérault, France) : Un atelier de métallurgie chalcolithique languedocien : description des appareils et du mobilier de la chaîne opératoire de production du cuivre</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny L. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Delgado Raack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.165-179</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585987v1</w:t>
+                <w:t xml:space="preserve">halshs-00432925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Delgado</w:t>
+                <w:t xml:space="preserve">Laure Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.43-66</w:t>
+              <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ireland. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432925v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Verona, France. p. 29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15217,51 +15265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meules rubanées, meules blicquiennes : nouvelles réflexions sur les dépôts du Hainaut (Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meules rubanées, meules blicquiennes : nouvelles réflexions sur les dépôts du Hainaut (Belgique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Belgique. p. 197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15280,546 +15328,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La meule rhabillée, le plus simple appareil ? Fabriquer une meule au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milleville Annabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ireland. pp.19-28</w:t>
+              <w:t xml:space="preserve">La meule rhabillée, le plus simple appareil ? Fabriquer une meule au Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. p. 173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347145v1</w:t>
+                <w:t xml:space="preserve">hal-00200125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rubané et Villeneuve-Saint-Germain à Gurgy « les Grands Champs » (Yonne)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. p. 5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Augereau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00126358v1</w:t>
+                <w:t xml:space="preserve">hal-00200135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité: quelques exemples français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'habitat rubané et Villeneuve-Saint-Germain à Gurgy « les Grands Champs » (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. p. 5-14</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p. 287-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200135v1</w:t>
+                <w:t xml:space="preserve">hal-00126358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La meule rhabillée, le plus simple appareil ? Fabriquer une meule au Néolithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une fosse Villeneuve-Saint-Germain final à Saint Denis « Rue du Landy » : un dépôt de meule inédit en Ile-de-France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, p. 17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milleville Annabelle</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00200125v1</w:t>
+                <w:t xml:space="preserve">hal-00126343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut des outils de broyage et d'abrasion dans l'espace domestique au Néolithique ancien en Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, p. 117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15831,214 +15885,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fosse Villeneuve-Saint-Germain final à Saint Denis « Rue du Landy » : un dépôt de meule inédit en Ile-de-France,</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2004, p. 17-28</w:t>
+                <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « le Lazarro » (Calvados) – Présentation préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, p. 29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16048,841 +16027,841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the stone toolkit of copper and bronze age metallurgists: new contribution of use-wear and XRF analysis on experimental tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auray Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoerni Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02166689v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t>
+              <w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02359048v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724886v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724893v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotanical analysis on a Neolithic site: macrobotanical remains from Gadachrili Gora (Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindia Jalabadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Rusishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossigny, un site du Néolithique moyen II sur le plateau briard (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet</w:t>
+                <w:t xml:space="preserve">Jérémie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Couderc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Châlons-sur-Marne, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16892,4935 +16871,4956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Loison</w:t>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Bui Thi Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bui Thi Mai</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Pierre Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caillat</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wejden Ben Dhafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wejden Ben Dhafer</w:t>
+                <w:t xml:space="preserve">Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bennett</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hameau du Néolithique ancien de Verson « les Mesnils » (Calvados, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Béguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Béguier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Préhistorique Française, Mémoires de la Société Préhistorique Française n°72, 2023, 2-913745-91-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques dans la moyenne vallée de la Seine. Le site de la rue Farman à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva David</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 302 p., 2023, Recherches archéologiques 24, 978-2-271-14816-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.418, 2021, 9789464260007</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2021, 978-1-78969-976-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329013v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 220 p., 2021, 978-1-78969-976-0</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.418, 2021, 9789464260007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378797v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses. Leiden : Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et fonction des outils de type montmorencien : nouveau regard à partir des découvertes récentes sur les habitats mésolithiques</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villiers-sur-Seine. Un habitat aristocratique du IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 66, 2020, Mémoires de la Société préhistorique française, 2-913745-81-4</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 456 p., 2020, Recherches archéologiques 18, 978-2-271-13049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967659v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villiers-sur-Seine. Un habitat aristocratique du IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication et fonction des outils de type montmorencien : nouveau regard à partir des découvertes récentes sur les habitats mésolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 18, 456 p., 2020, Recherches archéologiques 18, 978-2-271-13049-5</w:t>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, 2020, Mémoires de la Société préhistorique française, 2-913745-81-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552241v1</w:t>
+                <w:t xml:space="preserve">hal-02967659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trajectoire singulière. Les enclos de Braine &amp;quot;la Grange des Moines&amp;quot; (Aisne) à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desenne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Archéologique de Picardie, 3/4, pp.340, 2017, Une trajectoire singulière. Les enclos de Braine "la Grange des Moines" (Aisne) à La Tène finale., 0752-5656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’hématite. Circulation et transformation au cours de la Préhistoire récente. Actes de la Table-Ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+                <w:t xml:space="preserve">Roland Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Dreesen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">125/2014 et 126/2015, 2 vol. (252, 232 p.), 2016, Anthropologica et Præhistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Préhistorique française. Mémoire 58, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré des Bateaux in Luzancy (Seine-et-Marne)</w:t>
-[...88 lines deleted...]
-              <w:t xml:space="preserve">, 240 p., 2013, Recherches archéologiques 6, 978-2-271-07759-2</w:t>
+                <w:t xml:space="preserve">The domestic Space in LBK Settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Hamon, Pierre Allard and Michael Ilett. Verlag Marie Leidorf, Rahden/Westf.,, 245 p., 2013, Internationale Archäologie - Arbeitsgemeinschaft, Symposium, Tagung, Kongress band 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063514v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The domestic Space in LBK Settlements</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Caroline Hamon, Pierre Allard and Michael Ilett. Verlag Marie Leidorf, Rahden/Westf.,, 245 p., 2013, Internationale Archäologie - Arbeitsgemeinschaft, Symposium, Tagung, Kongress band 17</w:t>
+                <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré des Bateaux in Luzancy (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 240 p., 2013, Recherches archéologiques 6, 978-2-271-07759-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927145v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du matériel au spirituel. Réalités archéologiques et historiques des « dépôts » de la Préhistoire à nos jours. XXIXe Rencontres Internationales d'Archéologie et d'Histoire, Antibes–Juan-les-Pins, 16-18 octobre 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lauwers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benedicte Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADPCA, 481 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique ancien dans la basse vallée de la Marne : un site du Villeneuve-Saint-Germain producteur de lames en silex tertiaire à Ocquerre &amp;quot;La Rocluche&amp;quot; (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives on querns in Neolithic societies, Deutsche Gesellschaft für Ur- und Früh-Geschichte (DGUF), n° special.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Graefe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">eutsche Gesellschaft für Ur- und Früh-Geschichte (DGUF),, 180 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoards from the Neolithic to the Metal Ages. Technical and codified practices. Session of the XIth Annual Meeting of the European Association of Archaeologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BAR International Series 1758, Archaeopress, Oxford., pp.120, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broyage et abrasion au Néolithique ancien. Caractérisation technique et fonctionnelle des outillages en grès du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BAR International Reports S1551, Oxford,, 342 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (81)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producción artesanal doméstica en la cultura preclásica de Chupícuaro, Guanajuato: el ejemplo de la alfaría. In Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Englehardt, B. Maldonado, R. Esparza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colegio de Michoacan, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage des dépôts de bergerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moulin</w:t>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Yves Nicod. </w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère) Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord. 2 volumes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 615-631, 2025</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05445896v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificación de la fabricación de cerámica doméstica en la Cultura Formativa Chupicuaro (Guanajuato, México). ¿Son las herramientas un indicador fiable?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le macro-outillage des dépôts de bergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparaza. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Nicod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère) Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord. 2 volumes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 615-631, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colegio de Michoacán</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04866159v1</w:t>
+                <w:t xml:space="preserve">halshs-05445896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
+                <w:t xml:space="preserve">Identificación de la fabricación de cerámica doméstica en la Cultura Formativa Chupicuaro (Guanajuato, México). ¿Son las herramientas un indicador fiable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparaza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
+              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colegio de Michoacán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536020v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+                <w:t xml:space="preserve">Le site d’habitat du néolithique ancien de Colombelles « le Lazzaro » ( Calvados). Présentation préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+                <w:t xml:space="preserve">Lola Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Stéphanie Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-251, 2024, Ensemble, 978-2-84016-539-2</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04350546v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d’habitat du néolithique ancien de Colombelles « le Lazzaro » ( Calvados). Présentation préliminaire</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the biographies of querns within Linearbandkeramik and Blicquy-Villeneuve-Saint-Germain households through technological and use-wear analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verbaas, A.; Langejans, G.; Little, A.; Chan, B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact Biographies from Mesolithic and Neolithic Europe and Beyond. Papers in honour of Professor Annelou van Gijn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone press, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/pp090sb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212975v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the biographies of querns within Linearbandkeramik and Blicquy-Villeneuve-Saint-Germain households through technological and use-wear analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Verbaas, A.; Langejans, G.; Little, A.; Chan, B. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Garmond; Isabelle Sidéra éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact Biographies from Mesolithic and Neolithic Europe and Beyond. Papers in honour of Professor Annelou van Gijn</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-251, 2024, Ensemble, 978-2-84016-539-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547782v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04350546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le macro-outillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Garmond; Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-150, 2024, Ensemble, 978-2-84016-539-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l'enceinte rubanée de Menneville &amp;quot;Derrière le Village&amp;quot; (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.157-173, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinding tools for plant processing and food production in la Marmotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Portillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Mineo; Juan F. Gibaja; Nicollo Mazzucco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Submerged site of La Marmotta (Rome, Italy). Decrypting a Neolithic society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, 2023, 9781789258714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements domestiques et organisation des occupations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.144-170, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162740v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producción artesanal doméstica en la cultura preclásica de Chupícuaro, Guanajuato: el ejemplo de la alfarería</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aménagements domestiques et organisation des occupations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparza (editores). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial de El Colegio de Michoacán, Zamora, In press</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.144-170, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903777v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 23 - Le macro-outillage lithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Producción artesanal doméstica en la cultura preclásica de Chupícuaro, Guanajuato: el ejemplo de la alfarería</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparza (editores). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.144-170, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial de El Colegio de Michoacán, Zamora, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326710v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 23 - Le macro-outillage lithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.144-170, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinding systems as cultural markers at the turn of the 6th millennium BC in north-western continental Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Valamoti, A. Dimoula &amp; M. Ninou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooking with plants in ancient Europe and beyond. Interdisciplinary approaches to the archaeology of plant foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone press, pp.335-347, 2022, 9789464270334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axes and grooved polishers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les outils en pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Menez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.187-194, 2021</w:t>
+              <w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le camp de Saint-Symphorien à Paule (Côtes-d'Armor).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, Éditions de la Maison des sciences de l'homme, 2021, Document d’archéologie française, 2-7351-2558-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723983v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of grinding tools and Neolithic site economy between Seine and Meuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Beyries; Caroline Hamon; Yolaine Maigrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+              <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-82, 2021, Mémoire LV, 9791090534650</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-198, 2021, 9789464260007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461817v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macrolithic industry from Aknashen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Axes and grooved polishers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khachatur Meliksetian</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Badalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.168-186., 2021</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.187-194, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723980v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Status of grinding tools and Neolithic site economy between Seine and Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monchablon Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9781789694789</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-82, 2021, Mémoire LV, 9791090534650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900229v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The macrolithic industry from Aknashen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khachatur Meliksetian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-198, 2021, 9789464260007</w:t>
+              <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.168-186., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209915v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt exploitation techniques during the Early Bronze Age in the Caucasus. Technology and use-wear of the macro-lithic tools from Duzdağı and Kültepe I (Nakhchivan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Catherine Marro et Thomas Stöllner (dir.). </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On salt, copper and gold. The origins of early mining and metallurgy in the Caucasus. Archéologie(s) 5.</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781789694789</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461878v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils en pierre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Salt exploitation techniques during the Early Bronze Age in the Caucasus. Technology and use-wear of the macro-lithic tools from Duzdağı and Kültepe I (Nakhchivan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Menez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Marro et Thomas Stöllner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le camp de Saint-Symphorien à Paule (Côtes-d'Armor).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On salt, copper and gold. The origins of early mining and metallurgy in the Caucasus. Archéologie(s) 5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2021, 9782356681683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.12457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326751v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Macrolithic Tool Technology and Function in Reconstructing the Palethnography of Mesolithic Hunter-Gatherer Societies in North-Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chapitre 5 – le mobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolau Escanilla Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hunter-Gatherers’ Tool-Kit: A Functional Perspective</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-1-5275-4226-6</w:t>
+              <w:t xml:space="preserve">Rebecca PEAKE (dir.), Villiers-sur-Seine : Un habitat aristocratique du IXe siècle avant notre ère, Recherches archéologiques 18, Inrap, CNRS Éditions, Paris 2020, p. 213-319.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638642v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isn’t it strange? Grinding tool deposits and deposition in the north-western LBK p. 33-52.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Hofmann (ed). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Magical, Mundane Or Marginal? Deposition practices in the Early Neolithic Linearbandkeramik culture,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press,, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033867v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isn’t it strange? Grinding tool deposits and deposition in the north-western LBK p. 33-52.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Contribution of Macrolithic Tool Technology and Function in Reconstructing the Palethnography of Mesolithic Hunter-Gatherer Societies in North-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">D. Hofmann (ed). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan F. Gibaja; Joao Marreiros; Niccolò Mazzucco; Ignacio Clemente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magical, Mundane Or Marginal? Deposition practices in the Early Neolithic Linearbandkeramik culture,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press,, 2020</w:t>
+              <w:t xml:space="preserve">Hunter-Gatherers’ Tool-Kit: A Functional Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-1-5275-4226-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536858v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carré Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Françoise Bostyn, Caroline Hamon, Aurélie Salavert et François Giligny coord. 2019 - L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe : contraintes environnementales, identités techniques et choix culturels, Session 4 des Actes du XXVIIIe Congrès préhistorique de France Amiens 30 mai-4 juin 2016 Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, Volume 3 : Néolithique - Âge du Bronze (Cyril Montoya, Jean-Pierre Fagnart et Jean-Luc Locht dir.), Société Préhistorique française, Paris.</w:t>
+              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033802v1</w:t>
+                <w:t xml:space="preserve">hal-03033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5 – le mobilier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Véber</w:t>
+                <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolau Escanilla Artigas</w:t>
+                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rebecca PEAKE (dir.), Villiers-sur-Seine : Un habitat aristocratique du IXe siècle avant notre ère, Recherches archéologiques 18, Inrap, CNRS Éditions, Paris 2020, p. 213-319.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033818v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
@@ -21856,1207 +21856,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Carré</w:t>
+                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
+              <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow, In press</w:t>
+              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395944v1</w:t>
+                <w:t xml:space="preserve">halshs-03063739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t>
+                <w:t xml:space="preserve">Les mécanismes de la néolithisation de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2018, 978-2-7056-9594-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03063739v1</w:t>
+                <w:t xml:space="preserve">hal-01910726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
+                <w:t xml:space="preserve">De la tombe au locus : structuration de l’espace funéraire et signification du phénomène sépulcral à Vignely « la Porte aux Bergers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+              <w:t xml:space="preserve">Françoise Bostyn, Yves Lanchon, Philippe Chambon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely la "Porte aux Bergers", Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire 64, Société Préhistorique Française, pp.385-392, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02466613v1</w:t>
+                <w:t xml:space="preserve">hal-03923453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Mésolithiques d’ici et d’ailleurs à Auneau « l’Hermitage » (Eure-et-Loir) : questionnement sur la mise en place et la fossilisation du gisement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outillage macrolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques, Actes de la table-ronde internationale de Besançon (Doubs, France) « Hommages au Professeur André Thévenin » 29-30 octobre 2013 Cupillard (C.), Griselin (S.), Séara (F.) dir. Besançon, Presses universitaires de Franche-Comté, 2018, p. 97-112 (Annales Littéraires, 983 ; Série « Environnement, sociétés et archéologie », 24)</w:t>
+              <w:t xml:space="preserve">F. Bostyn, Y. Lanchon et P. Chambon dir. 2018 Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely, « la Porte aux Bergers », Seine-et-Marne – Mémoire 64 - SPF, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961866v1</w:t>
+                <w:t xml:space="preserve">hal-01961895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage et l’outillage lithique poli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Der neolithische Fundplatz Gadachrili gora und sein kulturelles Umfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONVERTINI (Fabien) et GEORJON (Cathy) dir., 2018. Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Écologie Préhistorique, Toulouse, p. 223-230.</w:t>
+              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p. 10-55.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961882v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage macrolithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Die makrolithischen Werkzeuge des Neolithikums im mittleren Kura-Becken (Region Kvemo Kartli, Georgien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. Bostyn, Y. Lanchon et P. Chambon dir. 2018 Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely, « la Porte aux Bergers », Seine-et-Marne – Mémoire 64 - SPF, Paris.</w:t>
+              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p.56-61.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961895v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die makrolithischen Werkzeuge des Neolithikums im mittleren Kura-Becken (Region Kvemo Kartli, Georgien)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p.56-61.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962103v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der neolithische Fundplatz Gadachrili gora und sein kulturelles Umfeld</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+                <w:t xml:space="preserve">Des Mésolithiques d’ici et d’ailleurs à Auneau « l’Hermitage » (Eure-et-Loir) : questionnement sur la mise en place et la fossilisation du gisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Broux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p. 10-55.</w:t>
+              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques, Actes de la table-ronde internationale de Besançon (Doubs, France) « Hommages au Professeur André Thévenin » 29-30 octobre 2013 Cupillard (C.), Griselin (S.), Séara (F.) dir. Besançon, Presses universitaires de Franche-Comté, 2018, p. 97-112 (Annales Littéraires, 983 ; Série « Environnement, sociétés et archéologie », 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962101v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tombe au locus : structuration de l’espace funéraire et signification du phénomène sépulcral à Vignely « la Porte aux Bergers »</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le macro-outillage et l’outillage lithique poli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely la "Porte aux Bergers", Seine-et-Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire 64, Société Préhistorique Française, pp.385-392, 2018</w:t>
+              <w:t xml:space="preserve">CONVERTINI (Fabien) et GEORJON (Cathy) dir., 2018. Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Écologie Préhistorique, Toulouse, p. 223-230.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923453v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de la néolithisation de la France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-26, 2018, 978-2-7056-9594-1</w:t>
+              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910726v1</w:t>
+                <w:t xml:space="preserve">hal-01676902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
@@ -23111,103 +23107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
@@ -23240,103 +23236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance, exploitation et utilisation de l’hématite oolithique au Néolithique ancien en Belgique : contextes et problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Actes de / Acts of Jambes, 7-8/02/2013, Liège, ERAUL, 143 – Liège-Brussels-Leuven, Studia Praehistorica Belgica, 8 – Anthropologica et Præhistorica, 125/2014, p.121-151</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -23378,90 +23374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de meules en grès de Fosses-Belleu dans le Bassin Parisien : typologie, chronologie, diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
@@ -23516,103 +23512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
@@ -23652,1525 +23648,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Usages et transformation de l’hématite dans le Néolithique ancien d’Europe du Nord-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-61, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676902v1</w:t>
+                <w:t xml:space="preserve">hal-01676906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur l’exploitation de l’hématite en Basse-Normandie durant la Préhistoire récente : ses contextes archéologiques et géologiques, son insertion dans le cadre de la néolithisation de l’ouest du Bassin parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Différenciation des hématites oolithiques à partir d’observations macroscopiques non destructives : essais de comparaison des matériaux ordoviciens normands et dévoniens belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard; Dominique Bosquet; Roland Dreesen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.63-87, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.193-202, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676907v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique du protocole de caractérisation des hématites oolithiques mis en place dans le cadre du projet collectif de recherche sur L’origine des hématites oolithiques exploitées durant la Préhistoire récente entre l’Eifel (DE) et la Normandie (FR)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Premières données sur l’exploitation de l’hématite en Basse-Normandie durant la Préhistoire récente : ses contextes archéologiques et géologiques, son insertion dans le cadre de la néolithisation de l’ouest du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-246, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">, pp.63-87, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676913v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des hématites oolithiques à partir d’observations macroscopiques non destructives : essais de comparaison des matériaux ordoviciens normands et dévoniens belges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Analyse critique du protocole de caractérisation des hématites oolithiques mis en place dans le cadre du projet collectif de recherche sur L’origine des hématites oolithiques exploitées durant la Préhistoire récente entre l’Eifel (DE) et la Normandie (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roland Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cyrille Billard; Dominique Bosquet; Roland Dreesen. </w:t>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.193-202, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">, pp.225-246, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676911v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et recherche des provenances des hématites oolithiques des sites du Néolithique ancien de Hesbaye (Province de Liège, Belgique) et des sites néolithiques des sources de la Dendre (Province du Hainaut, Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec Querré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen [et al.] (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l'hématite : circulation et transformation au cours de la Préhistoire récente : actes de la table ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.153-191, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et transformation de l’hématite dans le Néolithique ancien d’Europe du Nord-Ouest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ten Years of Use-Wear Analysis of Early Neolithic Macrolithic Tools from North-Western Europe: Limits and Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In João Marreiros, Nuno Bicho, Juan F. Gibaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-61, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 103-113, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676906v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le macro-outillage lithique sur les sites de l’âge du Bronze armoricain. Quelques hypothèses fonctionnelles pour aborder la notion d’artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Boulud-Gazo et Théophane Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artisanats et productions de l’âge du bronze, Actes de la journée de la Société préhistorique française à Nantes le 8 octobre 2011. Association pour la promotion des recherches sur l’âge du Bronze et Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Séance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’outillage macrolithique en grès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture de Cerny Le Néolithique moyen I en Haute-Normandie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 143-152, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Years of Use-Wear Analysis of Early Neolithic Macrolithic Tools from North-Western Europe: Limits and Contribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Looking for the Use and Function of Prismatic Tools in the Mesolithic of the Paris Basin (France): First Results and Interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">In João Marreiros, Nuno Bicho, Juan F. Gibaja. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">João Marreiros, Nuno Bicho, Juan F. Gibaja </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 103-113, 2015</w:t>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 389-397, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246499v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the Use and Function of Prismatic Tools in the Mesolithic of the Paris Basin (France): First Results and Interpretations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la fosse à la culture. acquis et perspectives de recherches sur l’habitat néolithique ancien dans le bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">João Marreiros, Nuno Bicho, Juan F. Gibaja </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SÉNÉPART (Ingrid), BILLARD (Cyrille), BOSTYN (Françoise), PRAUD (Ivan) et THIRAULT (Éric) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 389-397, 2015</w:t>
+              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières rencontres Nord-Sud de Préhistoire récente, Marseille, 23-25 mai 2012. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 273-286, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246503v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fosse à la culture. acquis et perspectives de recherches sur l’habitat néolithique ancien dans le bassin parisien</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SÉNÉPART (Ingrid), BILLARD (Cyrille), BOSTYN (Françoise), PRAUD (Ivan) et THIRAULT (Éric) </w:t>
+              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières rencontres Nord-Sud de Préhistoire récente, Marseille, 23-25 mai 2012. </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, Oxford University Press, pp.159-180, 2014, Proceedings of the British Academy, 9780197265758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246509v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
+                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-136, 2014, 978-2-915544-25-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.16686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100052v1</w:t>
+                <w:t xml:space="preserve">halshs-01159092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
+                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.16686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159092v1</w:t>
+                <w:t xml:space="preserve">hal-01100052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25210,1064 +25176,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Manufacture and use of Montmorencian prismatic tools: The case of 62 rue Henry-Farman, Paris (15th arrondissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
+              <w:t xml:space="preserve">Boris Valentin, Bénédicte Souffi, Thierry Ducrocq, Jean-Pierre Fagnart, Frédéric Séara, and Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mesolithic palethnography research on open-air sites between loire and neckar Proceedings from the international round-table meeting in Paris (November 26-27, 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, p. 133-145, 2013, Séance de la Société Préhistorique Française</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737177v1</w:t>
+                <w:t xml:space="preserve">hal-00927140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Beugnier</w:t>
+                <w:t xml:space="preserve">Chaîne opératoire textile au Néolithique final dans le nord de la France : méthodologie et premiers résultats de l’approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
+              <w:t xml:space="preserve">ANDERSON (P.), CHEVAL (C.) et DURAND (A.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. Actes des XXXIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes, octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. APDCA, pp.341-354, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197169v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Chartier</w:t>
+                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Skakun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
+              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium, Tagung, Kongress (17), VML Verlag Marie Leidorf, pp.9-28, 2013, 978-3-89646-447-7</w:t>
+              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538918v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal outil, le végétal transformé : fabrication et usages des mortiers en bois en pays Minyanka (Mali)</w:t>
+                <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. C. Anderson, C. Cheval et A. Durand dir. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. An interdisciplinary focus on plant-working tools. XXXIIIe rencontres internationales d'archéologie et d'histoire d'Antibes, Antibes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, p. 261-272, 2013</w:t>
+              <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium, Tagung, Kongress (17), VML Verlag Marie Leidorf, pp.9-28, 2013, 978-3-89646-447-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927141v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaîne opératoire textile au Néolithique final dans le nord de la France : méthodologie et premiers résultats de l’approche pluridisciplinaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le végétal outil, le végétal transformé : fabrication et usages des mortiers en bois en pays Minyanka (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ANDERSON (P.), CHEVAL (C.) et DURAND (A.) (dir.). </w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. C. Anderson, C. Cheval et A. Durand dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. Actes des XXXIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes, octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. APDCA, pp.341-354, 2013</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. An interdisciplinary focus on plant-working tools. XXXIIIe rencontres internationales d'archéologie et d'histoire d'Antibes, Antibes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, p. 261-272, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03879974v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacture and use of Montmorencian prismatic tools: The case of 62 rue Henry-Farman, Paris (15th arrondissement)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Defressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Boris Valentin, Bénédicte Souffi, Thierry Ducrocq, Jean-Pierre Fagnart, Frédéric Séara, and Christian Verjux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesolithic palethnography research on open-air sites between loire and neckar Proceedings from the international round-table meeting in Paris (November 26-27, 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, p. 133-145, 2013, Séance de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p.405-420, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927140v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le macro-outillage lithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lanchon Y. et Bostyn F. dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, p.405-420, 2013</w:t>
+              <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré aux Bateaux à Luzancy (Seine-et-Marne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP CNRS editions, p.115-133, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927139v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage lithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Menteştepe qedim yaşayiş yerinde arxeoloji tedqiqatlar (Tovuz rayonu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré aux Bateaux à Luzancy (Seine-et-Marne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP CNRS editions, p.115-133, 2013</w:t>
+              <w:t xml:space="preserve">Azerbaycanda Arxeoloji Tedqiqatlar 2012, Arxeologiya ve Etnoqrafiya Institutu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-334, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927142v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menteştepe qedim yaşayiş yerinde arxeoloji tedqiqatlar (Tovuz rayonu)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+                <w:t xml:space="preserve">Evolution de la production des meules du Néolithique à l'âge du Fer dans le Massif armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecqueur</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azerbaycanda Arxeoloji Tedqiqatlar 2012, Arxeologiya ve Etnoqrafiya Institutu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.329-334, 2013</w:t>
+              <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152260v1</w:t>
+                <w:t xml:space="preserve">hal-00778331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage en pierre à l'Âge du Fer : exemples d'un potentiel à exploiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
@@ -26290,737 +26273,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la production des meules du Néolithique à l'âge du Fer dans le Massif armoricain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les meules en pays Minyanka (Mali) : étude des carrières et techniques de production actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Williams and David Peacock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
+              <w:t xml:space="preserve">Bread For The People. The Archaeology of Mills and Milling, Proceedings of a colloquium held in the British School at Rome 4th - 7th November 2009, BAR S2274.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, p.19-28, 2011, BAR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778331v1</w:t>
+                <w:t xml:space="preserve">hal-00657522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules en pays Minyanka (Mali) : étude des carrières et techniques de production actuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelle fonction pour les meules du Néolithique ancien de la moitié nord de la France ? Apports et limites de l'analyse phytolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">David Williams and David Peacock. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bostyn, E. Martial &amp; I.Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bread For The People. The Archaeology of Mills and Milling, Proceedings of a colloquium held in the British School at Rome 4th - 7th November 2009, BAR S2274.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, p.19-28, 2011, BAR</w:t>
+              <w:t xml:space="preserve">Le Néolithique du Nord de la France dans son contexte européen: habitat et économie aux 4e et 3e millénaires avant notre ère, Actes du 29e colloque interrégional sur le Néolithique, Villeneuve-d'Ascq, 2-3 octobre 2009, Revue archéologique de Picardie, Numéro Spécial 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue archéologique de Picardie, p. 515-522, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657522v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle fonction pour les meules du Néolithique ancien de la moitié nord de la France ? Apports et limites de l'analyse phytolithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Propositions de normes de dessin et d'une grille d'analyse pour l'étude du matériel de mouture à va-et-vient du Néolithique l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Messager</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">F. Bostyn, E. Martial &amp; I.Praud. </w:t>
+                <w:t xml:space="preserve">Virginie Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz O., Jaccottey L., Jodry F. et Blanchard J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Néolithique du Nord de la France dans son contexte européen: habitat et économie aux 4e et 3e millénaires avant notre ère, Actes du 29e colloque interrégional sur le Néolithique, Villeneuve-d'Ascq, 2-3 octobre 2009, Revue archéologique de Picardie, Numéro Spécial 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue archéologique de Picardie, p. 515-522, 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille sur le territoire français. Table ronde de Saint-Julien-sur-Garonne du 2 au 4 octobre 2009, 23ème supplément, Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, p.39-50, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657513v1</w:t>
+                <w:t xml:space="preserve">hal-00657516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions de normes de dessin et d'une grille d'analyse pour l'étude du matériel de mouture à va-et-vient du Néolithique l'âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vestiges de chasse au Néolithique récent : la fosse de Vignely en bord de la Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Buchsenschutz O., Jaccottey L., Jodry F. et Blanchard J.L. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille sur le territoire français. Table ronde de Saint-Julien-sur-Garonne du 2 au 4 octobre 2009, 23ème supplément, Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, p.39-50, 2011</w:t>
+              <w:t xml:space="preserve">Archéopages "archéologie &amp; société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, , pp.20-25, A paraître, Chasse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657516v1</w:t>
+                <w:t xml:space="preserve">hal-02886989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de chasse au Néolithique récent : la fosse de Vignely en bord de la Marne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gosselin</w:t>
+                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. </w:t>
+              <w:t xml:space="preserve">Cyrille Billard et Muriel Legris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages "archéologie &amp; société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, , pp.20-25, A paraître, Chasse</w:t>
+              <w:t xml:space="preserve">Premiers néolithiques de l'ouest. Cultures, réseaux, échanges des premières sociétés néolithiques à leur expansion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.305-323, 2010, Archéologie et culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886989v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Synthèse, comparaisons et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Ladureau</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard et Muriel Legris. </w:t>
+                <w:t xml:space="preserve">Yvan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers néolithiques de l'ouest. Cultures, réseaux, échanges des premières sociétés néolithiques à leur expansion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.305-323, 2010, Archéologie et culture</w:t>
+              <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, p. 123-131, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857437v1</w:t>
+                <w:t xml:space="preserve">hal-00553642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage en grès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, p. 77-97, 2009</w:t>
@@ -27043,636 +27026,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse, comparaisons et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'outillage de broyage, percussion et polissage de Pont de Roque-Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Praud</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilaine J., Manen C., J.-D. Vigne dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, p. 123-131, 2009</w:t>
+              <w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Anthropologie, Archives d'Ecologie préhistorique, Toulouse, 336 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553642v1</w:t>
+                <w:t xml:space="preserve">hal-00200120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage de broyage, percussion et polissage de Pont de Roque-Haute</w:t>
+                <w:t xml:space="preserve">Investissement technique et élaboration des productions lithiques et osseuses du Rubané du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Guilaine J., Manen C., J.-D. Vigne dir. </w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Astruc ; François Bon ; Vanessa Léa ; Pierre-Yves Milcent ; Sylvie Philibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Anthropologie, Archives d'Ecologie préhistorique, Toulouse, 336 p., 2007</w:t>
+              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques, actes des rencontres 20-22 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACDPA, pp.185-194, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200120v1</w:t>
+                <w:t xml:space="preserve">halshs-00168618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement technique et élaboration des productions lithiques et osseuses du Rubané du Bassin parisien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modes de subsistance et activités dans le Chalcolithique du Caucase nord : étude fonctionnelle des outils en pierre de la culture de Maïkop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurence Astruc ; François Bon ; Vanessa Léa ; Pierre-Yves Milcent ; Sylvie Philibert. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lyonnet dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques, actes des rencontres 20-22 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACDPA, pp.185-194, 2007</w:t>
+              <w:t xml:space="preserve">Les cultures du Caucase (VIe-IIIe siècle avant notre ère). Leurs relations avec le Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions recherches sur les civilisations, CNRS éditions, Paris, p. 189-198, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00168618v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de subsistance et activités dans le Chalcolithique du Caucase nord : étude fonctionnelle des outils en pierre de la culture de Maïkop</w:t>
+                <w:t xml:space="preserve">Investissement technique et degrés d’élaboration des productions lithiques et osseuses du Rubané dans le Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Lyonnet dir. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astruc, L., Bon, F., Léa, V., Milcent, P-Y., Philibert, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures du Caucase (VIe-IIIe siècle avant notre ère). Leurs relations avec le Proche-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions recherches sur les civilisations, CNRS éditions, Paris, p. 189-198, 2007</w:t>
+              <w:t xml:space="preserve">Normes Techniques et pratiques sociales. De la simplicité des outillages pré et proto historiques, XXVIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions APDCA, Antibes, p. 185-194, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200122v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement technique et degrés d’élaboration des productions lithiques et osseuses du Rubané dans le Bassin parisien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelle signification archéologique pour les dépôts de meules néolithiques dans la Vallée de l'Aisne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Astruc, L., Bon, F., Léa, V., Milcent, P-Y., Philibert, S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auxiette Ginette et Malrain François dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes Techniques et pratiques sociales. De la simplicité des outillages pré et proto historiques, XXVIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions APDCA, Antibes, p. 185-194, 2006</w:t>
+              <w:t xml:space="preserve">Hommages à Claudine Pommepuy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hommages à Claudine Pommepuy, supplément spécial n° 22, Revue archéologie de Picardie, p 39-48, 2005, N° spécial 22 de la Revue archéologie de Picardie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200123v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle signification archéologique pour les dépôts de meules néolithiques dans la Vallée de l'Aisne ?</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les outils de mouture, percussion et polissage du site de Poses « Sur la Mare »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Bostyn dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolithique ancien en Haute Normandie : le village Villeneuve-Saint-Germain de Poses « Sur la Mare » et les sites de la boucle du Vaudreuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, p. 267-279., 2003, Société préhistorique française, Travaux 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27682,3791 +27553,3791 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615845v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId646" w:history="1">
+                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02615849v1</w:t>
+                <w:t xml:space="preserve">hal-02615845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615851v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Caucase - Rapport scientifique 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben S. Badalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Perello</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Levon Aghikyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission des fouilles du ministère de l'Europe et des affaires étrangères. 2024, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04829018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Vassilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+                <w:t xml:space="preserve">Louis Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Vassilieff</w:t>
+                <w:t xml:space="preserve">François Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Abad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième campagne de fouille programmée sur le tumulus de Saint-Bélec (Leuhan, Finistère) EA n° 29 125 0010, opération n° 2023-183</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine H Freisleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine H Freisleben</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bretagne. 2024, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crecy-sur-Serre (Aisne) &amp;quot;La Prayette&amp;quot;, Rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Desplanque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service départemental de l'Aisne. 2022</w:t>
+              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933764v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
+                <w:t xml:space="preserve">Rapport d'opération de prospections archéologiques dans l'archipel de Chausey (Granville, Manche), n°164599, SRA Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Normandie. 2022, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241141v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'opération de prospections archéologiques dans l'archipel de Chausey (Granville, Manche), n°164599, SRA Normandie</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">SRA Normandie. 2022, 73 p</w:t>
+                <w:t xml:space="preserve">Crecy-sur-Serre (Aisne) &amp;quot;La Prayette&amp;quot;, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental de l'Aisne. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975075v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie insulaire, des premiers métallurgistes au Mur de l’Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Soler</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2021, 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte du troisième habitat ouvert Michelsberg sur la frange septentrionale du plateau de Brie, du Néolithique au second âge du Fer, vol. 1 in Montévrain (Seine-et-Marne), ZAC du Clos Rose : les occupations néolithique, protohistorique et antique de la ZAC du Clos Rose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2019, 1 vol. (417 p.) : 269 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Macrolithes. Balagny-sur-Thérain, Rue du 14 juillet 1789 (Oise). Occupation mésolithique à Balagny-sur-Thérain. Rapport de fouille, C. Paris (ed.)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Hauts-de-France. 2018, pp.106-115</w:t>
+                <w:t xml:space="preserve">Rapport 2018: Fouille de Little Panguingue Creek (HEA-038) (vallée de la Nenana, Alaska, États-Unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela K. Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly E. Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MEAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063872v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports (37), Le Barrage - Site diachronique : enceinte néolithique, nécropole antique et mérovingienne, habitat carolingien</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.735</w:t>
+                <w:t xml:space="preserve">Les Macrolithes. Balagny-sur-Thérain, Rue du 14 juillet 1789 (Oise). Occupation mésolithique à Balagny-sur-Thérain. Rapport de fouille, C. Paris (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Hauts-de-France. 2018, pp.106-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846476v1</w:t>
+                <w:t xml:space="preserve">halshs-03063872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 2018: Fouille de Little Panguingue Creek (HEA-038) (vallée de la Nenana, Alaska, États-Unis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas M. Urban</w:t>
+                <w:t xml:space="preserve">Ports (37), Le Barrage - Site diachronique : enceinte néolithique, nécropole antique et mérovingienne, habitat carolingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] MEAE. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934765v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eure-et-Loire, Voves, Le Bois Paillet, Une première implantation néolithique en Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France; UMR 8215 Trajectoires. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Balestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Balestro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025708v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02025713v1</w:t>
+                <w:t xml:space="preserve">halshs-03063749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hulin</w:t>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063749v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778701v1</w:t>
+                <w:t xml:space="preserve">hal-02025713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC SRA Centre. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barenghi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vaquer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025649v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vaquer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02025657v1</w:t>
+                <w:t xml:space="preserve">hal-02025649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Haurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2012, 465 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations humaines du Barreau de la Devèze Sud: autoroute A75, section Béziers - Pézenas Hérault, Béziers. vol. 1 : 438 p ; vol. 2 : 238 p ; 344 fig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vergély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vergély</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations d'os humains et témoins énigmatiques dans les fosses néolithiques du Barreau de la Devèze-Cabrials : autoroute A75, section Béziers - Pézenas : Hérault, Béziers : Barreau de la Devèze, Cabrials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2011, 395 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat ouvert du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros : Roquessols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2010, 243 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montévrain (Seine-et-Marne), les occupations néolithiques et l'établissement antique de la ZAC du Clos Rose : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2004, 1 vol. (85 p.) : ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId734"/>
+      <w:footerReference w:type="default" r:id="rId732"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31613,51 +31484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sereno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alitzel &#193;vila-Villanueva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-024-01052-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela K. Gore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Graf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caricola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Breglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Larocca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01219-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1777371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans Latorre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09453-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi V.V." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mazurkevich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi A.V." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szma&#324;da J." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.891" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1649" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2016.1234409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Agapishvili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irakli Koridze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2494" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090523v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3341" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553021v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186764v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13037" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12795" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724043v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894300v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724054v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Portillo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724861v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724896v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koridze Irakli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724877v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112461v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152264v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586179v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585987v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553651v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Adams" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432925v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny L. Adams" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado Raack" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347145v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126366v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126343v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126354v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724049v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043996v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329013v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209879v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02967659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48513-5204-800/m66-2020-fabrication-et-fonction-des-outils-de-type-montmorencien-nouveau-regard-a-partir-des-decouvertes-recentes-sur-les-habitats-mesolithiques.html" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100049v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02063514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra6-un-hameau-du-neolithique-ancien/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927145v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855358v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553026v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graefe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347141v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480347v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445896v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866159v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colmich.edu.mx/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350546v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547782v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/pp090sb" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555248v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326661v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Manen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903777v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326710v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326651v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723983v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461817v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchablon C&#233;cile" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723980v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachatur Meliksetian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209915v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326751v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536858v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033802v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961882v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961895v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962103v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962101v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923453v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910726v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5327-la-protohistoire-de-la-france.html" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676907v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676911v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676906v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246511v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_37032_55f181d83b9dd_5.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246506v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246499v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246503v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246509v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927141v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879974v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927140v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927142v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657522v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657513v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857437v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553641v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553642v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Praud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200120v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168618v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200122v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200123v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126338v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126333v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829018v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933764v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maisonneuve" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biscarrat" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975075v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934765v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Graf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Urban" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894280v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10814-026-09220-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105296" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sereno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alitzel &#193;vila-Villanueva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-024-01052-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela K. Gore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Graf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caricola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Breglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Larocca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01219-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1777371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans Latorre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09453-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi V.V." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mazurkevich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi A.V." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szma&#324;da J." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1649" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2016.1234409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Agapishvili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irakli Koridze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752038v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529097v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927144v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Gall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2494" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3341" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2478" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126347v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12795" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724054v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Portillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724656v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388400v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724871v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724896v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koridze Irakli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724877v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152264v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586179v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585987v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432925v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny L. Adams" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado Raack" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Adams" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200125v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126358v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126343v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126366v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126354v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724049v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329013v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209879v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02967659v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48513-5204-800/m66-2020-fabrication-et-fonction-des-outils-de-type-montmorencien-nouveau-regard-a-partir-des-decouvertes-recentes-sur-les-habitats-mesolithiques.html" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100049v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927145v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02063514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra6-un-hameau-du-neolithique-ancien/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553026v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graefe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347141v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126362v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480347v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445896v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866159v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colmich.edu.mx/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547782v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/pp090sb" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350546v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555248v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326661v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162740v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Manen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903777v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326710v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326651v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209915v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723983v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461817v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchablon C&#233;cile" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723980v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachatur Meliksetian" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536858v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910726v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5327-la-protohistoire-de-la-france.html" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923453v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962101v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962103v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961882v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676906v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676911v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676907v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246499v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246511v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_37032_55f181d83b9dd_5.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246506v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246503v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246509v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927140v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879974v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927141v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927142v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657522v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657513v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857437v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553642v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Praud" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553641v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200120v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168618v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200122v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200123v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126338v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126333v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829018v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975075v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933764v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maisonneuve" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biscarrat" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934765v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Graf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Urban" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894280v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>