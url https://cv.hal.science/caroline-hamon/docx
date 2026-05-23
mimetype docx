--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -222,265 +222,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A techno-functional analysis of ground stone tools from Late Mesolithic coastal sites in Morbihan (Brittany, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrophysical Properties of Andesites: Selecting Rock Types for Mesoamerican Grinding Tool Production at Turícuaro, Michoacán (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexanne Dehurtevent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Antonio Pola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alitzel Ávila-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105296⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-024-01052-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156965v1</w:t>
+                <w:t xml:space="preserve">hal-05156918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrophysical Properties of Andesites: Selecting Rock Types for Mesoamerican Grinding Tool Production at Turícuaro, Michoacán (Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A techno-functional analysis of ground stone tools from Late Mesolithic coastal sites in Morbihan (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexanne Dehurtevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Alitzel Ávila-Villanueva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.105296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12371-024-01052-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156918v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of metates in central Mexico: Techniques (know-how) and chaine operatoire of a traditional lithic craft in Turícuaro (Michoacán, Mexico)</w:t>
               </w:r>
@@ -518,51 +518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.105153. </w:t>
@@ -594,507 +594,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the stone toolkit of Copper Age and Bronze Age metallurgists: A new contribution from use-wear and XRF analysis carried out on experimental tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Nicolas</w:t>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.104512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085122v1</w:t>
+                <w:t xml:space="preserve">hal-04547765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stone toolkit of Copper Age and Bronze Age metallurgists: A new contribution from use-wear and XRF analysis carried out on experimental tests</w:t>
+                <w:t xml:space="preserve">Working at home. Reconstructing activities within the LBK household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone implements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gandois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Reguer</w:t>
+                <w:t xml:space="preserve">Alba Masclans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 55, pp.104512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104512⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 57, pp.104625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547765v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working at home. Reconstructing activities within the LBK household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone implements</w:t>
+                <w:t xml:space="preserve">Quarrying volcanic landscapes: territory and strategies of metate production in Turícuaro (Michoacan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104625⟩</w:t>
+              <w:t xml:space="preserve">Geofísica Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.929-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22201/igeof.2954436xe.2024.63.2.1760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610814v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarrying volcanic landscapes: territory and strategies of metate production in Turícuaro (Michoacan)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Pereira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofísica Internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.158-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547743v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use-Wear Analysis of Prehistoric Cobble Tools at Little Panguingue Creek, Alaska</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (2), pp.208-232. </w:t>
@@ -1329,3142 +1329,3142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le début du Beuronien à segments à Balagny-sur-Thérain (Oise, France)</w:t>
+                <w:t xml:space="preserve">L’occupation néolithique de Menneville, &amp;quot;La Bourguignotte&amp;quot; (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Paris</w:t>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Corrie Bakels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.37-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925359v1</w:t>
+                <w:t xml:space="preserve">hal-04110549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation néolithique de Menneville, &amp;quot;La Bourguignotte&amp;quot; (Aisne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le début du Beuronien à segments à Balagny-sur-Thérain (Oise, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ilett</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gransar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.215-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.3268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110549v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils de métallurgistes dans le Bronze ancien de Bretagne ? Révéler le rôle du macro-outillage lithique en associant analyses tracéologiques et de spectroscopie de fluorescence X</w:t>
+                <w:t xml:space="preserve">Economy and status of Neolithic to Early Bronze age sites in the Southern Caucasus during the 6th-3rd mill. BCE: The evidence from ground stone tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15250⟩</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of the 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.3086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554228v1</w:t>
+                <w:t xml:space="preserve">hal-03326742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.1035-1053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economy and status of Neolithic to Early Bronze age sites in the Southern Caucasus during the 6th-3rd mill. BCE: The evidence from ground stone tools</w:t>
+                <w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2218/jls.3086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326742v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t>
+                <w:t xml:space="preserve">Des outils de métallurgistes dans le Bronze ancien de Bretagne ? Révéler le rôle du macro-outillage lithique en associant analyses tracéologiques et de spectroscopie de fluorescence X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.697-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03191774v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t>
+                <w:t xml:space="preserve">Un habitat BVSG à Chelles (Seine et Marne ) « ZAC Tuilerie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.65-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024292v1</w:t>
+                <w:t xml:space="preserve">hal-03033893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat BVSG à Chelles (Seine et Marne ) « ZAC Tuilerie »</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the first bronze metallurgists of Western Europe: combined use-wear analysis and X-ray fluorescence synchrotron spectroscopy of a stone toolkit from Ploneour-Lanvern (Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-019-00999-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033893v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the first bronze metallurgists of Western Europe: combined use-wear analysis and X-ray fluorescence synchrotron spectroscopy of a stone toolkit from Ploneour-Lanvern (Brittany)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prehistoric exploitation of minerals resources. Experimentation and use-wear analysis of grooved stone tools from Grotta della Monaca (Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Caricola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Breglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Larocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-019-00999-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01219-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444675v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric exploitation of minerals resources. Experimentation and use-wear analysis of grooved stone tools from Grotta della Monaca (Calabria, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual Inequalities in the Early Neolithic? Exploring Relationships Between Sexes/Genders at the Cemetery of Vedrovice Using Use-Wear Analysis, Diet and Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Masclans Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Caricola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Felice Larocca</w:t>
+                <w:t xml:space="preserve">Penny Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01219-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-020-09453-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033914v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of Household Pottery Production: A Case-Study from the Chupicuaro Formative Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Darras</w:t>
+                <w:t xml:space="preserve">Un habitat Blicquy-Villeneuve-Saint-Germain à Chelles (Seine-et-Marne), &amp;quot;Zac la Tuilerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879629v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Inequalities in the Early Neolithic? Exploring Relationships Between Sexes/Genders at the Cemetery of Vedrovice Using Use-Wear Analysis, Diet and Mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Penny Bickle</w:t>
+                <w:t xml:space="preserve">Indicators of Household Pottery Production: A Case-Study from the Chupicuaro Formative Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-020-09453-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.445-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2020.1777371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632685v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat Blicquy-Villeneuve-Saint-Germain à Chelles (Seine-et-Marne), &amp;quot;Zac la Tuilerie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">L’habitat du Néolithique ancien de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 111 (2018-n°3), pp.5-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249573v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat du Néolithique ancien de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Binder</w:t>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945470v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsistence strategies and the origin of early Neolithic community in the lower Don River valley (Rakushechny Yar site, early/middle 6th millennium cal BC): First results</w:t>
+                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsybryi V.V.</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreï Mazurkevich</w:t>
+                <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsybryi A.V.</w:t>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szmańda J.</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428671v1</w:t>
+                <w:t xml:space="preserve">hal-02189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsistence strategies and the origin of early Neolithic community in the lower Don River valley (Rakushechny Yar site, early/middle 6th millennium cal BC): First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Raux</w:t>
+                <w:t xml:space="preserve">Tsybryi V.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Andreï Mazurkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Tsybryi A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szmańda J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189620v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t>
+                <w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Constantin</w:t>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
+                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961877v1</w:t>
+                <w:t xml:space="preserve">hal-01961936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières occupations du Néolithique ancien dans le Nord-Ouest de la France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Pottery Culture sandstone supply strategies in north-western Europe: the example of macrolithic tool production in the Aisne Valley, France (late 6th millennium BCE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961927v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les premières occupations du Néolithique ancien dans le Nord-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Andre</w:t>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.139-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961945v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Foucher</w:t>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961936v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Culture sandstone supply strategies in north-western Europe: the example of macrolithic tool production in the Aisne Valley, France (late 6th millennium BCE).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neolithic water management and flooding in the Lesser Caucasus (Georgia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.049⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.267 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961921v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic water management and flooding in the Lesser Caucasus (Georgia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fontugne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Decaix</w:t>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961913v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905428v1</w:t>
+                <w:t xml:space="preserve">hal-01961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology and function of grooved abraders in the early Neolithic of northwestern Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mentesh Tepe, an early settlement of the Shomu-Shulaveri Culture in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2218/jls.v3i3.1649⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 395, pp.170 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421127v1</w:t>
+                <w:t xml:space="preserve">hal-01814082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentesh Tepe, an early settlement of the Shomu-Shulaveri Culture in Azerbaijan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technology and function of grooved abraders in the early Neolithic of northwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 395, pp.170 - 183. </w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.02.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2218/jls.v3i3.1649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814082v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du site d’habitat de Conty « ZAC Dunant » (Somme) à la connaissance de la culture de Cerny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (2), pp.291-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4492,230 +4492,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debates in ethnoarchaeology today: a new crisis of identity or the expression of a vibrant research strategy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OCCUPATION MÉSOLITHIQUE DU SITE DE NEUVILLE-SUR-OISE « CHEMIN FIN D’OISE » (VAL-D’OISE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.61-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421116v1</w:t>
+                <w:t xml:space="preserve">hal-01421124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OCCUPATION MÉSOLITHIQUE DU SITE DE NEUVILLE-SUR-OISE « CHEMIN FIN D’OISE » (VAL-D’OISE)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debates in ethnoarchaeology today: a new crisis of identity or the expression of a vibrant research strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2016.1234409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421124v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadachrili Gora: Architecture and organisation of a Neolithic settlement in the middle Kura Valley (6th millennium BC, Georgia)</w:t>
               </w:r>
@@ -4848,90 +4848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4950,277 +4950,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Chartier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529078v1</w:t>
+                <w:t xml:space="preserve">hal-02960147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+                <w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Michèle Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960147v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombe à Incinération du Mésolithique à Concevreux (Aisne)</w:t>
               </w:r>
@@ -5245,64 +5245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3/4, pp.15-32</w:t>
@@ -5420,502 +5420,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de l’espace à la transition Bronze/Fer : l’exemple de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+                <w:t xml:space="preserve">First Sculpted Human Face in the Western Mediterranean Early Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Huart</w:t>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Poupon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959774314000043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895329v1</w:t>
+                <w:t xml:space="preserve">hal-01100046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Sculpted Human Face in the Western Mediterranean Early Neolithic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Structuration de l’espace à la transition Bronze/Fer : l’exemple de la « Rue des Castors » à Saint-Martin-sur-le-Pré (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+                <w:t xml:space="preserve">Ludivine Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.53-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100046v1</w:t>
+                <w:t xml:space="preserve">hal-02895329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrolithic tools from Neolithic and Chalcolithic sites in Southern Caucasus :Mentesh tepe and Mil Steppe (Azerbaidjan) in B. Lyonnet, F. Guliev, B. Helwing, T. Aliyev, S. Hansen, G. Mirtskhulava (eds.), Ancient Kura 2010-2011: The first two seasons of joint field work in the southern Caucasus</w:t>
+                <w:t xml:space="preserve">Millet and sauce: the uses and functions of querns among the Minyanka (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.165-172</w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927143v1</w:t>
+                <w:t xml:space="preserve">hal-00927144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millet and sauce: the uses and functions of querns among the Minyanka (Mali)</w:t>
+                <w:t xml:space="preserve">Macrolithic tools from Neolithic and Chalcolithic sites in Southern Caucasus :Mentesh tepe and Mil Steppe (Azerbaidjan) in B. Lyonnet, F. Guliev, B. Helwing, T. Aliyev, S. Hansen, G. Mirtskhulava (eds.), Ancient Kura 2010-2011: The first two seasons of joint field work in the southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (1), pp.109-121</w:t>
+              <w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927144v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat Rubané de Saint-Martin sur le Pré &amp;quot;rue des Castors&amp;quot; (Marne) : Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5957,77 +5957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’habitat Villeneuve-Saint-Germain de Pontpoint « le Fond de Rambourg » (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,77 +6104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et fonction des outillages au Néolithique final dans la vallée de la Deûle (Nord - Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t>
@@ -6851,64 +6851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6963,51 +6963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sur les techniques de fabrication de la céramique de Maikop (autour de 3500 avant notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, V, pp.248-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7026,312 +7026,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de mouture et outillage en pierre du site Néolithique ancien de Kovacevo (Bulgarie)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.39-40</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, p. 29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117288v1</w:t>
+                <w:t xml:space="preserve">halshs-00005017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un dépôt d'outils de mouture et de broyage daté du Néolithique ancien (culture Villeneuve-Saint-Germain récent v. 4700-4600 avant notre ère) à Saint-Denis « Rue du Landy » (Seine-Saint-Denis),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Samzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (3), pp.611-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2004.13037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques de mouture et outillage en pierre du site Néolithique ancien de Kovacevo (Bulgarie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, p. 29-34</w:t>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005017v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation des outils de mouture, broyage et polissage au Néolithique en Bassin parisien : apports de la tracéologie</w:t>
               </w:r>
@@ -7421,445 +7421,445 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Luc Amkreutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Dominique Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
+              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378505v1</w:t>
+                <w:t xml:space="preserve">hal-05008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Amkreutz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bosquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008972v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Hossa</w:t>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085973v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition Rubané/Blicquien à Ath « Les Haleurs » : un modèle unique pour la région des sources de la Dendre et de la Hesbaye liégeoise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,551 +7921,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la ligne de lumière DiffAbs du synchrotron SOLEIL à l’étude d’objets du patrimoine naturel, culturel et industriel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bérard</w:t>
+                <w:t xml:space="preserve">Theo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gordon</w:t>
+                <w:t xml:space="preserve">André Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque Rayons X et matière 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327592v1</w:t>
+                <w:t xml:space="preserve">hal-04327519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">From the volcano to the tool: a long-term history of metate production around El Metate volcano (Michoacan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional Paricutin 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Morelia, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252893v1</w:t>
+                <w:t xml:space="preserve">hal-04327382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation of a volcanic environment from the 13th century to the present: metate production on the El Metate massif, Michoacán (Mexico)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of the AGSTR (Association for Ground Stone Tools Research) « Anthropological insights into Ground Stone technologies »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327388v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Contribution de la ligne de lumière DiffAbs du synchrotron SOLEIL à l’étude d’objets du patrimoine naturel, culturel et industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Tacail</w:t>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Guy</w:t>
+                <w:t xml:space="preserve">Julie Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Thevenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">Xe colloque Rayons X et matière 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327519v1</w:t>
+                <w:t xml:space="preserve">hal-04327592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the volcano to the tool: a long-term history of metate production around El Metate volcano (Michoacan).</w:t>
+                <w:t xml:space="preserve">Anthropisation of a volcanic environment from the 13th century to the present: metate production on the El Metate massif, Michoacán (Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pereira</w:t>
@@ -8479,124 +8479,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional Paricutin 80</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Morelia, Mexico</w:t>
+              <w:t xml:space="preserve">4th Meeting of the AGSTR (Association for Ground Stone Tools Research) « Anthropological insights into Ground Stone technologies »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327382v1</w:t>
+                <w:t xml:space="preserve">hal-04327388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8604,51 +8604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurenz Schröer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandra Widyananda Winardhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
@@ -8690,64 +8690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working at home. Reconstructing activities within Lbk household through the systemic use-wear analysis of flint, bone and ground stone tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8880,103 +8880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies analytiques développées pour une contribution archéométrique de la ligne de lumiére Diffbs du synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
@@ -9044,51 +9044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches. 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9113,103 +9113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
@@ -9290,51 +9290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
@@ -9415,51 +9415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
@@ -9488,77 +9488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Neolithic subsistence in the Aisne valley and adjacent regions: an overview based on plant macroand micro-remains,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9607,856 +9607,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronological framework of the Aisne valley LBK: relative and absolute perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Of men and women: producers and users of ground stone tools in the Aisne valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Petitdidier</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327527v1</w:t>
+                <w:t xml:space="preserve">hal-04327455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of men and women: producers and users of ground stone tools in the Aisne valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronological framework of the Aisne valley LBK: relative and absolute perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Petitdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327455v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+                <w:t xml:space="preserve">Present use and production of « metates » in Turícuaro (Michoacán, Mexico): An ethnoarchaelogical approach to deciphering the evolution of food preparation practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session A02-02. Breaking Bread and Raising a Glass: Bridging Ethnoarchaeological and Archaeological Researchon Food and Culinary Habits (J. Arthur and S. Valamoti org.) World archaeological congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327500v1</w:t>
+                <w:t xml:space="preserve">hal-03724064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels matériaux pour quels objectifs. Evolution des sources d'approvisionnement en silex sur les sites mésolithiques en Alsace.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de néolithisation de la France : une introduction aux discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Griselin, Ludovic Mevel, Bénédicte Souffi, Colas Guéret, Hans Vandendriessche, Alexandre Deseine; Société Préhistorique française, Oct 2022, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931503v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de néolithisation de la France : une introduction aux discussions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894300v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing activities within Lbk household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels matériaux pour quels objectifs. Evolution des sources d'approvisionnement en silex sur les sites mésolithiques en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deseine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Griselin, Ludovic Mevel, Bénédicte Souffi, Colas Guéret, Hans Vandendriessche, Alexandre Deseine; Société Préhistorique française, Oct 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724043v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present use and production of « metates » in Turícuaro (Michoacán, Mexico): An ethnoarchaelogical approach to deciphering the evolution of food preparation practices</w:t>
+                <w:t xml:space="preserve">Reconstructing activities within Lbk household through the systemic use-wear analysis of flint industries, bone and antler tools and ground stone tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session A02-02. Breaking Bread and Raising a Glass: Bridging Ethnoarchaeological and Archaeological Researchon Food and Culinary Habits (J. Arthur and S. Valamoti org.) World archaeological congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724064v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10494,103 +10494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: Relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session 213 Isoscapes, Foodways and Provenance – Isotope Archaeology beyond Materials and Specialisations 28th European Association of archaeologists congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, France</w:t>
@@ -10613,497 +10613,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre technologie lithique. Acquis, limites et perspectives sur le macro-outillage mésolithique en Europe de l'Ouest.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Maziar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique, Séance de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894310v1</w:t>
+                <w:t xml:space="preserve">hal-03705583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auréade Henry</w:t>
+                <w:t xml:space="preserve">Plant processing and ground stone equipment in Early Neolithic: phytolith and use-wear evidence from La Marmotta (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cloé Ansanay-Alex</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Remolins-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mineo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875301v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant processing and ground stone equipment in Early Neolithic: phytolith and use-wear evidence from La Marmotta (Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Portillo</w:t>
+                <w:t xml:space="preserve">Une autre technologie lithique. Acquis, limites et perspectives sur le macro-outillage mésolithique en Europe de l'Ouest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA 2022 - Tracing Social Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique, Séance de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724054v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Maziar</w:t>
+                <w:t xml:space="preserve">Cloé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705583v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
               </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11208,2189 +11208,2189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle implantation de la fin du rubané à l’ouest du Bassin parisien : Voves “Le Bois Paillet” (Eure-Et-Loir)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+                <w:t xml:space="preserve">« METATE » Anthropisation d’un milieu volcanique du 13e siècle à nos jours: l’activité meulière sur le massif d’El Metate, Michoacán (Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.407-424</w:t>
+              <w:t xml:space="preserve">Seminaire Labex Dynamite - GT Territorialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461861v1</w:t>
+                <w:t xml:space="preserve">hal-03724748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« METATE » Anthropisation d’un milieu volcanique du 13e siècle à nos jours: l’activité meulière sur le massif d’El Metate, Michoacán (Mexique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Labex Dynamite - GT Territorialités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.391-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724748v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural transition or rupture within early neolithic toolkits: the case of lbk grinding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.391-406</w:t>
+              <w:t xml:space="preserve">Session 276, Theme 6. Material culture studies and societies - Crossed approaches to transitions in the Neolithic Understanding the social mechanisms underlying material culture transformation using the concept of chaîne opératoire European association of archaeologists congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solène Denis, Louise Gomart and Peter Tóth, 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461840v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural transition or rupture within early neolithic toolkits: the case of lbk grinding tools</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une nouvelle implantation de la fin du rubané à l’ouest du Bassin parisien : Voves “Le Bois Paillet” (Eure-Et-Loir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 276, Theme 6. Material culture studies and societies - Crossed approaches to transitions in the Neolithic Understanding the social mechanisms underlying material culture transformation using the concept of chaîne opératoire European association of archaeologists congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solène Denis, Louise Gomart and Peter Tóth, 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">32e colloque interrégional sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association InterNéo, Nov 2017, Le Mans, France. pp.407-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724656v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
+              <w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046779v1</w:t>
+                <w:t xml:space="preserve">hal-02469715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469715v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543666v1</w:t>
+                <w:t xml:space="preserve">hal-02469658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l’enceinte rubanée de Menneville “Derrière le Village” (Aisne)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama de l’exploitation des grès au néolithique dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe, 33ème Colloque sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Arkéaube. l’Aube, un espace clé sur le cours de la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725723v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469658v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de l’exploitation des grès au néolithique dans le bassin de la Seine</w:t>
+                <w:t xml:space="preserve">The mechanisms of neolithisation of western Europe : a south/north approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkéaube. l’Aube, un espace clé sur le cours de la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Troyes, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724861v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l’enceinte rubanée de Menneville “Derrière le Village” (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe, 33ème Colloque sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338789v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanisms of neolithisation of western Europe : a south/north approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388400v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724873v1</w:t>
+                <w:t xml:space="preserve">hal-02469704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
+                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaumé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Escats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">XVIII° UISPP World Congress – Exploring the world’s prehistory in Paris (4-9 June 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724871v1</w:t>
+                <w:t xml:space="preserve">hal-03724881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+                <w:t xml:space="preserve">A prehistoric rock shelter in the middle of the Channel (Brittany, France): maritime threats and archaeological solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Olmos Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469704v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prehistoric mining strategies and the use-wear analysis of experimental macrolithics implements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Caricola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Breglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pailler Yvan</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Larroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° UISPP World Congress – Exploring the world’s prehistory in Paris (4-9 June 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724881v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prehistoric rock shelter in the middle of the Channel (Brittany, France): maritime threats and archaeological solutions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gadachrili gora (Georgia) and the neolithisation of Southern Caucasus, new perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Laforge</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koridze Irakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tata Agapishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Rakushechny Yar and the neolithisation of south east Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rostov sur Don, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291653v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadachrili gora (Georgia) and the neolithisation of Southern Caucasus, new perspectives.</w:t>
+                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rakushechny Yar and the neolithisation of south east Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rostov sur Don, Russia</w:t>
+              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724896v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric mining strategies and the use-wear analysis of experimental macrolithics implements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Lemorini</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awrana 2018 - Beyond tools and people</w:t>
+              <w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724877v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13445,90 +13445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13678,64 +13678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13786,51 +13786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Techniques and Cultural Relationships between the Caucasus and Mesopotamia at the beginning of the sixth Millenium B.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13868,90 +13868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure humaine dans le contexte du Néolithique Impresso-cardial : interprétation du &amp;quot;masque&amp;quot; sculpté de Castellar-Pendimoun (6ème mill. Cal BCE, Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14032,51 +14032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guliyev Farhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14237,697 +14237,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Capitelle du Broum (Péret, Hérault, France) : Un atelier de métallurgie chalcolithique languedocien : description des appareils et du mobilier de la chaîne opératoire de production du cuivre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Laroche</w:t>
+                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.165-179</w:t>
+              <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. p. 305-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585987v1</w:t>
+                <w:t xml:space="preserve">hal-00553649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ladureau</w:t>
+                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain : présentation de la fouille d'un habitat du Néolithique ancien à Loison-sous-Lens (Pas-de-Calais)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. p. 305-324</w:t>
+              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553649v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922993v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03923077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un habitat du Néolithique ancien à Betton « PLuvignon » (Ille-et-Villaine) : présentation synthétique des différents ensembles mobiliers,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Un habitat du Néolithique ancien à Betton « PLuvignon » (Ille-et-Villaine) : présentation synthétique des différents ensembles mobiliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. p. 15-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03923077v1</w:t>
+                <w:t xml:space="preserve">hal-00553647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat du Néolithique ancien à Betton « PLuvignon » (Ille-et-Villaine) : présentation synthétique des différents ensembles mobiliers,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+                <w:t xml:space="preserve">La Capitelle du Broum (Péret, Hérault, France) : Un atelier de métallurgie chalcolithique languedocien : description des appareils et du mobilier de la chaîne opératoire de production du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un habitat du Néolithique ancien à Betton « PLuvignon » (Ille-et-Villaine) : présentation synthétique des différents ensembles mobiliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. p. 15-40</w:t>
+              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553647v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny L. Adams</w:t>
+                <w:t xml:space="preserve">Jenny Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Delgado Raack</w:t>
+                <w:t xml:space="preserve">Selina Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14937,122 +14937,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.43-66</w:t>
+              <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432925v1</w:t>
+                <w:t xml:space="preserve">hal-00553651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Adams</w:t>
+                <w:t xml:space="preserve">Jenny L. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Delgado</w:t>
+                <w:t xml:space="preserve">Selina Delgado Raack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15062,224 +15062,224 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional analysis of macro-lithic artefacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portugal</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553651v1</w:t>
+                <w:t xml:space="preserve">halshs-00432925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
+                <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ireland. pp.19-28</w:t>
+              <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Verona, France. p. 29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347145v1</w:t>
+                <w:t xml:space="preserve">hal-00347144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
+                <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Which analytical framework for the functional analysis of grinding stones ? The blind test contribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Verona, France. p. 29-38</w:t>
+              <w:t xml:space="preserve">The symbolic value of grindingstones hoards: technical properties of neolithic examples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ireland. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347144v1</w:t>
+                <w:t xml:space="preserve">hal-00347145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meules rubanées, meules blicquiennes : nouvelles réflexions sur les dépôts du Hainaut (Belgique)</w:t>
               </w:r>
@@ -15328,666 +15328,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La meule rhabillée, le plus simple appareil ? Fabriquer une meule au Néolithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La meule rhabillée, le plus simple appareil ? Fabriquer une meule au Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. p. 173-183</w:t>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité: quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200125v1</w:t>
+                <w:t xml:space="preserve">hal-00335816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'habitat rubané et Villeneuve-Saint-Germain à Gurgy « les Grands Champs » (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p. 287-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boyer</w:t>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-00200135v1</w:t>
+                <w:t xml:space="preserve">hal-00126358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La meule rhabillée, le plus simple appareil ? Fabriquer une meule au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milleville Annabelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité: quelques exemples français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
+              <w:t xml:space="preserve">La meule rhabillée, le plus simple appareil ? Fabriquer une meule au Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. p. 173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335816v1</w:t>
+                <w:t xml:space="preserve">hal-00200125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rubané et Villeneuve-Saint-Germain à Gurgy « les Grands Champs » (Yonne)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. p. 5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Augereau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00126358v1</w:t>
+                <w:t xml:space="preserve">hal-00200135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fosse Villeneuve-Saint-Germain final à Saint Denis « Rue du Landy » : un dépôt de meule inédit en Ile-de-France,</w:t>
+                <w:t xml:space="preserve">Le statut des outils de broyage et d'abrasion dans l'espace domestique au Néolithique ancien en Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, p. 17-28</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, p. 117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126343v1</w:t>
+                <w:t xml:space="preserve">hal-00126366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut des outils de broyage et d'abrasion dans l'espace domestique au Néolithique ancien en Bassin parisien</w:t>
+                <w:t xml:space="preserve">Une fosse Villeneuve-Saint-Germain final à Saint Denis « Rue du Landy » : un dépôt de meule inédit en Ile-de-France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2004, p. 117-128</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, p. 17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126366v1</w:t>
+                <w:t xml:space="preserve">hal-00126343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d'habitat du Néolithique ancien de Colombelles « le Lazarro » (Calvados) – Présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, p. 29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -16054,64 +16054,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the stone toolkit of copper and bronze age metallurgists: new contribution of use-wear and XRF analysis on experimental tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16143,532 +16143,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t>
+              <w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02359048v1</w:t>
+                <w:t xml:space="preserve">halshs-02166689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auray Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoerni Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02166689v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724893v1</w:t>
+                <w:t xml:space="preserve">hal-03724886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724886v1</w:t>
+                <w:t xml:space="preserve">hal-03724893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotanical analysis on a Neolithic site: macrobotanical remains from Gadachrili Gora (Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16784,51 +16784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Châlons-sur-Marne, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17012,51 +17012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17133,556 +17133,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le hameau du Néolithique ancien de Verson « les Mesnils » (Calvados, Normandie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+                <w:t xml:space="preserve">Occupations mésolithiques dans la moyenne vallée de la Seine. Le site de la rue Farman à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Béguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Charraud</w:t>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Dietsch</w:t>
+                <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Société Préhistorique Française, Mémoires de la Société Préhistorique Française n°72, 2023, 2-913745-91-1</w:t>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 302 p., 2023, Recherches archéologiques 24, 978-2-271-14816-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637862v1</w:t>
+                <w:t xml:space="preserve">hal-04176839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations mésolithiques dans la moyenne vallée de la Seine. Le site de la rue Farman à Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le hameau du Néolithique ancien de Verson « les Mesnils » (Calvados, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Béguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Préhistorique Française, Mémoires de la Société Préhistorique Française n°72, 2023, 2-913745-91-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04176839v1</w:t>
+                <w:t xml:space="preserve">hal-04637862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+                <w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 220 p., 2021, 978-1-78969-976-0</w:t>
+                <w:t xml:space="preserve">Sidestone press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.418, 2021, 9789464260007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378797v1</w:t>
+                <w:t xml:space="preserve">hal-04329013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+                <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidestone press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.418, 2021, 9789464260007</w:t>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2021, 978-1-78969-976-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329013v1</w:t>
+                <w:t xml:space="preserve">hal-03378797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses. Leiden : Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17694,324 +17694,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villiers-sur-Seine. Un habitat aristocratique du IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication et fonction des outils de type montmorencien : nouveau regard à partir des découvertes récentes sur les habitats mésolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 18, 456 p., 2020, Recherches archéologiques 18, 978-2-271-13049-5</w:t>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, 2020, Mémoires de la Société préhistorique française, 2-913745-81-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552241v1</w:t>
+                <w:t xml:space="preserve">hal-02967659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et fonction des outils de type montmorencien : nouveau regard à partir des découvertes récentes sur les habitats mésolithiques</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villiers-sur-Seine. Un habitat aristocratique du IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 66, 2020, Mémoires de la Société préhistorique française, 2-913745-81-4</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 456 p., 2020, Recherches archéologiques 18, 978-2-271-13049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967659v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trajectoire singulière. Les enclos de Braine &amp;quot;la Grange des Moines&amp;quot; (Aisne) à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Archéologique de Picardie, 3/4, pp.340, 2017, Une trajectoire singulière. Les enclos de Braine "la Grange des Moines" (Aisne) à La Tène finale., 0752-5656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -18033,51 +18033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’hématite. Circulation et transformation au cours de la Préhistoire récente. Actes de la Table-Ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosquet Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18151,90 +18151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat du Néolithique ancien de Colombelles « Le Lazzaro » (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Préhistorique française. Mémoire 58, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18246,276 +18246,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The domestic Space in LBK Settlements</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Caroline Hamon, Pierre Allard and Michael Ilett. Verlag Marie Leidorf, Rahden/Westf.,, 245 p., 2013, Internationale Archäologie - Arbeitsgemeinschaft, Symposium, Tagung, Kongress band 17</w:t>
+                <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré des Bateaux in Luzancy (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 240 p., 2013, Recherches archéologiques 6, 978-2-271-07759-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927145v1</w:t>
+                <w:t xml:space="preserve">hal-02063514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un hameau du Néolithique ancien. Le Pré des Bateaux in Luzancy (Seine-et-Marne)</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The domestic Space in LBK Settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Hamon, Pierre Allard and Michael Ilett. Verlag Marie Leidorf, Rahden/Westf.,, 245 p., 2013, Internationale Archäologie - Arbeitsgemeinschaft, Symposium, Tagung, Kongress band 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02063514v1</w:t>
+                <w:t xml:space="preserve">hal-00927145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du matériel au spirituel. Réalités archéologiques et historiques des « dépôts » de la Préhistoire à nos jours. XXIXe Rencontres Internationales d'Archéologie et d'Histoire, Antibes–Juan-les-Pins, 16-18 octobre 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18572,90 +18572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique ancien dans la basse vallée de la Marne : un site du Villeneuve-Saint-Germain producteur de lames en silex tertiaire à Ocquerre &amp;quot;La Rocluche&amp;quot; (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18917,51 +18917,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producción artesanal doméstica en la cultura preclásica de Chupícuaro, Guanajuato: el ejemplo de la alfaría. In Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18997,423 +18997,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le macro-outillage des dépôts de bergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Nicod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère) Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord. 2 volumes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 615-631, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536020v1</w:t>
+                <w:t xml:space="preserve">halshs-05445896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage des dépôts de bergerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identificación de la fabricación de cerámica doméstica en la Cultura Formativa Chupicuaro (Guanajuato, México). ¿Son las herramientas un indicador fiable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Yves Nicod. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparaza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère) Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord. 2 volumes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 615-631, 2025</w:t>
+              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colegio de Michoacán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05445896v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificación de la fabricación de cerámica doméstica en la Cultura Formativa Chupicuaro (Guanajuato, México). ¿Son las herramientas un indicador fiable?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Blanca Maldonado, Rodrigo Esparaza. </w:t>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economías domésticas: perspectivas desde el pasado, en el presente y hacia el futuro.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, inPress</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866159v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’habitat du néolithique ancien de Colombelles « le Lazzaro » ( Calvados). Présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19537,51 +19537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sidéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19765,77 +19765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l'enceinte rubanée de Menneville &amp;quot;Derrière le Village&amp;quot; (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19907,51 +19907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinding tools for plant processing and food production in la Marmotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Portillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Mineo; Juan F. Gibaja; Nicollo Mazzucco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Submerged site of La Marmotta (Rome, Italy). Decrypting a Neolithic society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, 2023, 9781789258714</w:t>
@@ -19980,90 +19980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20221,51 +20221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producción artesanal doméstica en la cultura preclásica de Chupícuaro, Guanajuato: el ejemplo de la alfarería</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20447,1518 +20447,1518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils en pierre</w:t>
+                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Menez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Beyries; Caroline Hamon; Yolaine Maigrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le camp de Saint-Symphorien à Paule (Côtes-d'Armor).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 112, Éditions de la Maison des sciences de l'homme, 2021, Document d’archéologie française, 2-7351-2558-0</w:t>
+              <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-198, 2021, 9789464260007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326751v1</w:t>
+                <w:t xml:space="preserve">hal-03209915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the quarry to the village: usewear analysis of the manufacture of schist bracelets in the Early Neolithic of north‐western Europe</w:t>
+                <w:t xml:space="preserve">Axes and grooved polishers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Badalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Sahakyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.187-194, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidestone Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03209915v1</w:t>
+                <w:t xml:space="preserve">hal-03723983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axes and grooved polishers</w:t>
+                <w:t xml:space="preserve">Status of grinding tools and Neolithic site economy between Seine and Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monchablon Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.187-194, 2021</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-82, 2021, Mémoire LV, 9791090534650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723983v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of grinding tools and Neolithic site economy between Seine and Meuse</w:t>
+                <w:t xml:space="preserve">The macrolithic industry from Aknashen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khachatur Meliksetian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.168-186., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03461817v1</w:t>
+                <w:t xml:space="preserve">hal-03723980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macrolithic industry from Aknashen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruben Badalyan, Christine Chataigner and Armine Harutyunyan The Neolithic Settlement of Aknashen, Oxford, Archaeopress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.168-186., 2021</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781789694789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723980v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt exploitation techniques during the Early Bronze Age in the Caucasus. Technology and use-wear of the macro-lithic tools from Duzdağı and Kültepe I (Nakhchivan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Marro et Thomas Stöllner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t>
+              <w:t xml:space="preserve">On salt, copper and gold. The origins of early mining and metallurgy in the Caucasus. Archéologie(s) 5.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2021, 9782356681683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.12457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">archaeopress</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03900229v1</w:t>
+                <w:t xml:space="preserve">hal-03461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt exploitation techniques during the Early Bronze Age in the Caucasus. Technology and use-wear of the macro-lithic tools from Duzdağı and Kültepe I (Nakhchivan)</w:t>
+                <w:t xml:space="preserve">Les outils en pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Catherine Marro et Thomas Stöllner (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Menez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On salt, copper and gold. The origins of early mining and metallurgy in the Caucasus. Archéologie(s) 5.</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le camp de Saint-Symphorien à Paule (Côtes-d'Armor).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, Éditions de la Maison des sciences de l'homme, 2021, Document d’archéologie française, 2-7351-2558-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.12457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03461878v1</w:t>
+                <w:t xml:space="preserve">hal-03326751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5 – le mobilier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
+                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Véber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolau Escanilla Artigas</w:t>
+                <w:t xml:space="preserve">Carré Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rebecca PEAKE (dir.), Villiers-sur-Seine : Un habitat aristocratique du IXe siècle avant notre ère, Recherches archéologiques 18, Inrap, CNRS Éditions, Paris 2020, p. 213-319.</w:t>
+              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033818v1</w:t>
+                <w:t xml:space="preserve">hal-03033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isn’t it strange? Grinding tool deposits and deposition in the north-western LBK p. 33-52.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Hofmann (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magical, Mundane Or Marginal? Deposition practices in the Early Neolithic Linearbandkeramik culture,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press,, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Macrolithic Tool Technology and Function in Reconstructing the Palethnography of Mesolithic Hunter-Gatherer Societies in North-Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan F. Gibaja; Joao Marreiros; Niccolò Mazzucco; Ignacio Clemente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hunter-Gatherers’ Tool-Kit: A Functional Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-5275-4226-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Chapitre 5 – le mobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carré Alain</w:t>
+                <w:t xml:space="preserve">Nicolau Escanilla Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
+              <w:t xml:space="preserve">Rebecca PEAKE (dir.), Villiers-sur-Seine : Un habitat aristocratique du IXe siècle avant notre ère, Recherches archéologiques 18, Inrap, CNRS Éditions, Paris 2020, p. 213-319.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033867v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
+                <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow, In press</w:t>
+              <w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-138, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395944v1</w:t>
+                <w:t xml:space="preserve">hal-02428687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
+                <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-138, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428687v1</w:t>
+                <w:t xml:space="preserve">hal-02395944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
@@ -22015,1169 +22015,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de la néolithisation de la France</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des Mésolithiques d’ici et d’ailleurs à Auneau « l’Hermitage » (Eure-et-Loir) : questionnement sur la mise en place et la fossilisation du gisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-26, 2018, 978-2-7056-9594-1</w:t>
+              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques, Actes de la table-ronde internationale de Besançon (Doubs, France) « Hommages au Professeur André Thévenin » 29-30 octobre 2013 Cupillard (C.), Griselin (S.), Séara (F.) dir. Besançon, Presses universitaires de Franche-Comté, 2018, p. 97-112 (Annales Littéraires, 983 ; Série « Environnement, sociétés et archéologie », 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910726v1</w:t>
+                <w:t xml:space="preserve">hal-01961866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tombe au locus : structuration de l’espace funéraire et signification du phénomène sépulcral à Vignely « la Porte aux Bergers »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outillage macrolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely la "Porte aux Bergers", Seine-et-Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire 64, Société Préhistorique Française, pp.385-392, 2018</w:t>
+              <w:t xml:space="preserve">F. Bostyn, Y. Lanchon et P. Chambon dir. 2018 Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely, « la Porte aux Bergers », Seine-et-Marne – Mémoire 64 - SPF, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923453v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage macrolithique</w:t>
+                <w:t xml:space="preserve">Der neolithische Fundplatz Gadachrili gora und sein kulturelles Umfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. Bostyn, Y. Lanchon et P. Chambon dir. 2018 Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely, « la Porte aux Bergers », Seine-et-Marne – Mémoire 64 - SPF, Paris.</w:t>
+              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p. 10-55.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961895v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der neolithische Fundplatz Gadachrili gora und sein kulturelles Umfeld</w:t>
+                <w:t xml:space="preserve">Die makrolithischen Werkzeuge des Neolithikums im mittleren Kura-Becken (Region Kvemo Kartli, Georgien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p. 10-55.</w:t>
+              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p.56-61.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962101v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die makrolithischen Werkzeuge des Neolithikums im mittleren Kura-Becken (Region Kvemo Kartli, Georgien)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liane Giemsch und Svend Hansen Gold &amp; Wein. Georgiens älteste Schätze Begleitband zur Sonderausstellung, 6. Oktober 2018 – 10. Februar 2019 Archäologisches Museum Frankfurt, p.56-61.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962103v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le macro-outillage et l’outillage lithique poli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
+              <w:t xml:space="preserve">CONVERTINI (Fabien) et GEORJON (Cathy) dir., 2018. Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Écologie Préhistorique, Toulouse, p. 223-230.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466613v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Mésolithiques d’ici et d’ailleurs à Auneau « l’Hermitage » (Eure-et-Loir) : questionnement sur la mise en place et la fossilisation du gisement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la tombe au locus : structuration de l’espace funéraire et signification du phénomène sépulcral à Vignely « la Porte aux Bergers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colas Guéret</w:t>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn, Yves Lanchon, Philippe Chambon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques, Actes de la table-ronde internationale de Besançon (Doubs, France) « Hommages au Professeur André Thévenin » 29-30 octobre 2013 Cupillard (C.), Griselin (S.), Séara (F.) dir. Besançon, Presses universitaires de Franche-Comté, 2018, p. 97-112 (Annales Littéraires, 983 ; Série « Environnement, sociétés et archéologie », 24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely la "Porte aux Bergers", Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire 64, Société Préhistorique Française, pp.385-392, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961866v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage et l’outillage lithique poli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mécanismes de la néolithisation de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONVERTINI (Fabien) et GEORJON (Cathy) dir., 2018. Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Écologie Préhistorique, Toulouse, p. 223-230.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2018, 978-2-7056-9594-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961882v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
+                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-300, 2017, Revue archéologique de l'Est, supplément, 978-2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676902v1</w:t>
+                <w:t xml:space="preserve">hal-01676900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance, exploitation et utilisation de l’hématite oolithique au Néolithique ancien en Belgique : contextes et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Actes de / Acts of Jambes, 7-8/02/2013, Liège, ERAUL, 143 – Liège-Brussels-Leuven, Studia Praehistorica Belgica, 8 – Anthropologica et Præhistorica, 125/2014, p.121-151</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01676900v1</w:t>
+                <w:t xml:space="preserve">hal-01676908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23200,2562 +23200,2562 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance, exploitation et utilisation de l’hématite oolithique au Néolithique ancien en Belgique : contextes et problématiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Goemaere</w:t>
+                <w:t xml:space="preserve">Les productions de meules en grès de Fosses-Belleu dans le Bassin Parisien : typologie, chronologie, diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Actes de / Acts of Jambes, 7-8/02/2013, Liège, ERAUL, 143 – Liège-Brussels-Leuven, Studia Praehistorica Belgica, 8 – Anthropologica et Præhistorica, 125/2014, p.121-151</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-232, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676908v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions de meules en grès de Fosses-Belleu dans le Bassin Parisien : typologie, chronologie, diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
+                <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-173, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02864743v1</w:t>
+                <w:t xml:space="preserve">hal-01825462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-173, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t>
+              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825462v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et transformation de l’hématite dans le Néolithique ancien d’Europe du Nord-Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différenciation des hématites oolithiques à partir d’observations macroscopiques non destructives : essais de comparaison des matériaux ordoviciens normands et dévoniens belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard; Dominique Bosquet; Roland Dreesen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-61, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.193-202, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676906v1</w:t>
+                <w:t xml:space="preserve">hal-01676911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des hématites oolithiques à partir d’observations macroscopiques non destructives : essais de comparaison des matériaux ordoviciens normands et dévoniens belges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Premières données sur l’exploitation de l’hématite en Basse-Normandie durant la Préhistoire récente : ses contextes archéologiques et géologiques, son insertion dans le cadre de la néolithisation de l’ouest du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jadin</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard; Dominique Bosquet; Roland Dreesen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.193-202, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">, pp.63-87, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676911v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur l’exploitation de l’hématite en Basse-Normandie durant la Préhistoire récente : ses contextes archéologiques et géologiques, son insertion dans le cadre de la néolithisation de l’ouest du Bassin parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Analyse critique du protocole de caractérisation des hématites oolithiques mis en place dans le cadre du projet collectif de recherche sur L’origine des hématites oolithiques exploitées durant la Préhistoire récente entre l’Eifel (DE) et la Normandie (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.63-87, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">, pp.225-246, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676907v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique du protocole de caractérisation des hématites oolithiques mis en place dans le cadre du projet collectif de recherche sur L’origine des hématites oolithiques exploitées durant la Préhistoire récente entre l’Eifel (DE) et la Normandie (FR)</w:t>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et recherche des provenances des hématites oolithiques des sites du Néolithique ancien de Hesbaye (Province de Liège, Belgique) et des sites néolithiques des sources de la Dendre (Province du Hainaut, Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen [et al.] (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-246, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">Autour de l'hématite : circulation et transformation au cours de la Préhistoire récente : actes de la table ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.153-191, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676913v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique et recherche des provenances des hématites oolithiques des sites du Néolithique ancien de Hesbaye (Province de Liège, Belgique) et des sites néolithiques des sources de la Dendre (Province du Hainaut, Belgique)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen [et al.] (eds). </w:t>
+                <w:t xml:space="preserve">Usages et transformation de l’hématite dans le Néolithique ancien d’Europe du Nord-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosquet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard, Dominique Bosquet, Roland Dreesen, Eric Goemaere, Caroline Hamon, Ivan Jadin, Hélène Salomon &amp; Xavier Savary (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l'hématite : circulation et transformation au cours de la Préhistoire récente : actes de la table ronde internationale, 7-8/02/2013, Namur (Jambes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 125/2014, Société royale belge d'Anthropologie et de Préhistoire, pp.153-191, 2016, Anthropologica et praehistorica, 978-2-930495-29-3</w:t>
+              <w:t xml:space="preserve">Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-61, 2016, Anthropologica et Praehistorica, 125/2014, 978-2-930495-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676910v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Years of Use-Wear Analysis of Early Neolithic Macrolithic Tools from North-Western Europe: Limits and Contribution</w:t>
+                <w:t xml:space="preserve">L’outillage macrolithique en grès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In João Marreiros, Nuno Bicho, Juan F. Gibaja. </w:t>
+              <w:t xml:space="preserve">D. Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 103-113, 2015</w:t>
+              <w:t xml:space="preserve">La culture de Cerny Le Néolithique moyen I en Haute-Normandie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 143-152, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246499v1</w:t>
+                <w:t xml:space="preserve">hal-01246506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le macro-outillage lithique sur les sites de l’âge du Bronze armoricain. Quelques hypothèses fonctionnelles pour aborder la notion d’artisanat</w:t>
+                <w:t xml:space="preserve">Ten Years of Use-Wear Analysis of Early Neolithic Macrolithic Tools from North-Western Europe: Limits and Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Boulud-Gazo et Théophane Nicolas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In João Marreiros, Nuno Bicho, Juan F. Gibaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artisanats et productions de l’âge du bronze, Actes de la journée de la Société préhistorique française à Nantes le 8 octobre 2011. Association pour la promotion des recherches sur l’âge du Bronze et Société préhistorique française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Séance</w:t>
+              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 103-113, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246511v1</w:t>
+                <w:t xml:space="preserve">hal-01246499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outillage macrolithique en grès</w:t>
+                <w:t xml:space="preserve">Le macro-outillage lithique sur les sites de l’âge du Bronze armoricain. Quelques hypothèses fonctionnelles pour aborder la notion d’artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">D. Prost. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Boulud-Gazo et Théophane Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La culture de Cerny Le Néolithique moyen I en Haute-Normandie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 143-152, 2015</w:t>
+              <w:t xml:space="preserve">Artisanats et productions de l’âge du bronze, Actes de la journée de la Société préhistorique française à Nantes le 8 octobre 2011. Association pour la promotion des recherches sur l’âge du Bronze et Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Séance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246506v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the Use and Function of Prismatic Tools in the Mesolithic of the Paris Basin (France): First Results and Interpretations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la fosse à la culture. acquis et perspectives de recherches sur l’habitat néolithique ancien dans le bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">João Marreiros, Nuno Bicho, Juan F. Gibaja </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SÉNÉPART (Ingrid), BILLARD (Cyrille), BOSTYN (Françoise), PRAUD (Ivan) et THIRAULT (Éric) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 389-397, 2015</w:t>
+              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières rencontres Nord-Sud de Préhistoire récente, Marseille, 23-25 mai 2012. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 273-286, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246503v1</w:t>
+                <w:t xml:space="preserve">hal-01246509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fosse à la culture. acquis et perspectives de recherches sur l’habitat néolithique ancien dans le bassin parisien</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for the Use and Function of Prismatic Tools in the Mesolithic of the Paris Basin (France): First Results and Interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SÉNÉPART (Ingrid), BILLARD (Cyrille), BOSTYN (Françoise), PRAUD (Ivan) et THIRAULT (Éric) </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">João Marreiros, Nuno Bicho, Juan F. Gibaja </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières rencontres Nord-Sud de Préhistoire récente, Marseille, 23-25 mai 2012. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, p. 273-286, 2015</w:t>
+              <w:t xml:space="preserve">International Conference on Use-Wear Analysis, Use-Wear 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 389-397, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246509v1</w:t>
+                <w:t xml:space="preserve">hal-01246503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
+                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0009⟩</w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-136, 2014, 978-2-915544-25-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.16686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737177v1</w:t>
+                <w:t xml:space="preserve">halshs-01159092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
+                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159092v1</w:t>
+                <w:t xml:space="preserve">hal-01100052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lotte Selsing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
+              <w:t xml:space="preserve">Seen through a millstone, AmS-Skrifter 24, Museum of Archaeology, Stavanger University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100052v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Lotte Selsing. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seen through a millstone, AmS-Skrifter 24, Museum of Archaeology, Stavanger University</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, Oxford University Press, pp.159-180, 2014, Proceedings of the British Academy, 9780197265758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100054v1</w:t>
+                <w:t xml:space="preserve">hal-01737177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacture and use of Montmorencian prismatic tools: The case of 62 rue Henry-Farman, Paris (15th arrondissement)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le végétal outil, le végétal transformé : fabrication et usages des mortiers en bois en pays Minyanka (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Boris Valentin, Bénédicte Souffi, Thierry Ducrocq, Jean-Pierre Fagnart, Frédéric Séara, and Christian Verjux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. C. Anderson, C. Cheval et A. Durand dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesolithic palethnography research on open-air sites between loire and neckar Proceedings from the international round-table meeting in Paris (November 26-27, 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, p. 133-145, 2013, Séance de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. An interdisciplinary focus on plant-working tools. XXXIIIe rencontres internationales d'archéologie et d'histoire d'Antibes, Antibes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, p. 261-272, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927140v1</w:t>
+                <w:t xml:space="preserve">hal-00927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaîne opératoire textile au Néolithique final dans le nord de la France : méthodologie et premiers résultats de l’approche pluridisciplinaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Manufacture and use of Montmorencian prismatic tools: The case of 62 rue Henry-Farman, Paris (15th arrondissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">ANDERSON (P.), CHEVAL (C.) et DURAND (A.) (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Valentin, Bénédicte Souffi, Thierry Ducrocq, Jean-Pierre Fagnart, Frédéric Séara, and Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. Actes des XXXIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes, octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. APDCA, pp.341-354, 2013</w:t>
+              <w:t xml:space="preserve">Mesolithic palethnography research on open-air sites between loire and neckar Proceedings from the international round-table meeting in Paris (November 26-27, 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, p. 133-145, 2013, Séance de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03879974v1</w:t>
+                <w:t xml:space="preserve">hal-00927140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Beugnier</w:t>
+                <w:t xml:space="preserve">Chaîne opératoire textile au Néolithique final dans le nord de la France : méthodologie et premiers résultats de l’approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
+              <w:t xml:space="preserve">ANDERSON (P.), CHEVAL (C.) et DURAND (A.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. Actes des XXXIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes, octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. APDCA, pp.341-354, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197169v1</w:t>
+                <w:t xml:space="preserve">halshs-03879974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symposium, Tagung, Kongress (17), VML Verlag Marie Leidorf, pp.9-28, 2013, 978-3-89646-447-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal outil, le végétal transformé : fabrication et usages des mortiers en bois en pays Minyanka (Mali)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">P. C. Anderson, C. Cheval et A. Durand dir. </w:t>
+                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Skakun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. An interdisciplinary focus on plant-working tools. XXXIIIe rencontres internationales d'archéologie et d'histoire d'Antibes, Antibes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, p. 261-272, 2013</w:t>
+              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927141v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
               </w:r>
@@ -25793,51 +25793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Defressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
@@ -25943,90 +25943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menteştepe qedim yaşayiş yerinde arxeoloji tedqiqatlar (Tovuz rayonu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26062,281 +26062,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la production des meules du Néolithique à l'âge du Fer dans le Massif armoricain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'outillage en pierre à l'Âge du Fer : exemples d'un potentiel à exploiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778331v1</w:t>
+                <w:t xml:space="preserve">hal-00778336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage en pierre à l'Âge du Fer : exemples d'un potentiel à exploiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Evolution de la production des meules du Néolithique à l'âge du Fer dans le Massif armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778336v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules en pays Minyanka (Mali) : étude des carrières et techniques de production actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Williams and David Peacock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bread For The People. The Archaeology of Mills and Milling, Proceedings of a colloquium held in the British School at Rome 4th - 7th November 2009, BAR S2274.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, p.19-28, 2011, BAR</w:t>
@@ -26378,51 +26378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle fonction pour les meules du Néolithique ancien de la moitié nord de la France ? Apports et limites de l'analyse phytolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26503,51 +26503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26589,51 +26589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges de chasse au Néolithique récent : la fosse de Vignely en bord de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26718,77 +26718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Blicquy et Villeneuve-Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26841,212 +26841,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse, comparaisons et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outillage en grès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société préhistorique française, p. 123-131, 2009</w:t>
+              <w:t xml:space="preserve">, Société Préhistorique Française, p. 77-97, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553642v1</w:t>
+                <w:t xml:space="preserve">hal-00553641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage en grès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse, comparaisons et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Praud I., Bostyn F., Dietsch-Sellami M.F., Hamon C., Lanchon Y., Michel L. avec la collaboration de J.P. Caspar †, E. Martial et D. Vachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Néolithique ancien dans la Basse vallée de la Marne et ses affluents : un site d'habitat producteur de lames en silex tertiaire de la fin du VSG à Ocquerre (Seine-et-Marne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Préhistorique Française, p. 77-97, 2009</w:t>
+              <w:t xml:space="preserve">, Société préhistorique française, p. 123-131, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553641v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage de broyage, percussion et polissage de Pont de Roque-Haute</w:t>
               </w:r>
@@ -27561,381 +27561,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
+                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615851v1</w:t>
+                <w:t xml:space="preserve">hal-02615845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
+                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615845v1</w:t>
+                <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
+                <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615849v1</w:t>
+                <w:t xml:space="preserve">hal-02615851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27992,51 +27992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben S. Badalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levon Aghikyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28193,64 +28193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième campagne de fouille programmée sur le tumulus de Saint-Bélec (Leuhan, Finistère) EA n° 29 125 0010, opération n° 2023-183</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine H Freisleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28305,420 +28305,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crecy-sur-Serre (Aisne) &amp;quot;La Prayette&amp;quot;, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Alvitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Blaise</w:t>
+                <w:t xml:space="preserve">Gilles Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+                <w:t xml:space="preserve">Nadège Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+                <w:t xml:space="preserve">Thibaud Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
+              <w:t xml:space="preserve">Service départemental de l'Aisne. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241141v1</w:t>
+                <w:t xml:space="preserve">hal-03933764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'opération de prospections archéologiques dans l'archipel de Chausey (Granville, Manche), n°164599, SRA Normandie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Dréano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03975075v1</w:t>
+                <w:t xml:space="preserve">hal-05241141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crecy-sur-Serre (Aisne) &amp;quot;La Prayette&amp;quot;, Rapport de fouille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'opération de prospections archéologiques dans l'archipel de Chausey (Granville, Manche), n°164599, SRA Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Normandie. 2022, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Maisonneuve</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03933764v1</w:t>
+                <w:t xml:space="preserve">hal-03975075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie insulaire, des premiers métallurgistes au Mur de l’Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28809,64 +28809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29027,64 +29027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Macrolithes. Balagny-sur-Thérain, Rue du 14 juillet 1789 (Oise). Occupation mésolithique à Balagny-sur-Thérain. Rapport de fouille, C. Paris (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29241,103 +29241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eure-et-Loire, Voves, Le Bois Paillet, Une première implantation néolithique en Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France; UMR 8215 Trajectoires. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29479,597 +29479,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Conan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778701v1</w:t>
+                <w:t xml:space="preserve">hal-02025708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colas Guéret</w:t>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03063749v1</w:t>
+                <w:t xml:space="preserve">hal-02025713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025708v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02025713v1</w:t>
+                <w:t xml:space="preserve">hal-01778701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC SRA Centre. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30108,77 +30108,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30217,103 +30217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30391,51 +30391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30531,73 +30531,73 @@
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025657v1</w:t>
+                <w:t xml:space="preserve">hal-02025649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
               </w:r>
@@ -30653,73 +30653,73 @@
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025649v1</w:t>
+                <w:t xml:space="preserve">hal-02025657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t>
               </w:r>
@@ -31484,51 +31484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10814-026-09220-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105296" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sereno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alitzel &#193;vila-Villanueva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-024-01052-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela K. Gore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Graf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caricola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Breglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Larocca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01219-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1777371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans Latorre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09453-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi V.V." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mazurkevich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi A.V." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szma&#324;da J." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1649" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2016.1234409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Agapishvili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irakli Koridze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752038v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529097v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927144v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Gall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2494" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3341" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2478" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126347v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12795" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724054v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Portillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724656v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388400v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724871v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724896v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koridze Irakli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724877v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152264v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586179v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585987v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432925v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny L. Adams" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado Raack" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Adams" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200125v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126358v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126343v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126366v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126354v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724049v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329013v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209879v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02967659v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48513-5204-800/m66-2020-fabrication-et-fonction-des-outils-de-type-montmorencien-nouveau-regard-a-partir-des-decouvertes-recentes-sur-les-habitats-mesolithiques.html" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100049v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927145v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02063514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra6-un-hameau-du-neolithique-ancien/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553026v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graefe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347141v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126362v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480347v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445896v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866159v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colmich.edu.mx/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547782v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/pp090sb" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350546v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555248v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326661v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162740v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Manen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903777v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326710v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326651v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209915v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723983v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461817v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchablon C&#233;cile" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723980v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachatur Meliksetian" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536858v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910726v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5327-la-protohistoire-de-la-france.html" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923453v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962101v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962103v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961882v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676906v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676911v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676907v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246499v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246511v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_37032_55f181d83b9dd_5.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246506v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246503v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246509v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927140v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879974v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927141v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927142v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657522v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657513v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857437v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553642v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Praud" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553641v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200120v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168618v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200122v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200123v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126338v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126333v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829018v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975075v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933764v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maisonneuve" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biscarrat" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934765v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Graf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Urban" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894280v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10814-026-09220-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sereno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alitzel &#193;vila-Villanueva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-024-01052-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105296" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104512" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela K. Gore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Graf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caricola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Breglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Larocca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01219-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Masclans Latorre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09453-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1777371" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi V.V." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mazurkevich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsybryi A.V." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szma&#324;da J." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.891" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i3.1649" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2016.1234409" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Agapishvili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irakli Koridze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752038v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529097v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2494" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2011.3341" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2478" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117288v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12795" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327382v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724064v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724043v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724054v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Portillo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724656v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388400v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724877v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724896v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koridze Irakli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152264v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816109v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliyev Farhad" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586179v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladureau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553647v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585987v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Adams" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432925v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny L. Adams" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Delgado Raack" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347144v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347145v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126358v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200125v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126366v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126343v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126354v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724049v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329013v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209879v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02967659v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48513-5204-800/m66-2020-fabrication-et-fonction-des-outils-de-type-montmorencien-nouveau-regard-a-partir-des-decouvertes-recentes-sur-les-habitats-mesolithiques.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676903v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dreesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100049v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02063514v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra6-un-hameau-du-neolithique-ancien/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927145v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553026v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graefe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347141v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126362v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480347v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445896v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866159v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colmich.edu.mx/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547782v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/pp090sb" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350546v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555248v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326661v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162740v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Manen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903777v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326710v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326651v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209915v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723983v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461817v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchablon C&#233;cile" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723980v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachatur Meliksetian" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461878v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gailhard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marro, C., St&#246;llner, T. (eds.)," TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12457" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326751v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536858v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962101v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962103v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961882v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923453v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910726v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5327-la-protohistoire-de-la-france.html" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676908v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864743v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3490" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3490" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676911v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676907v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676913v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676910v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676906v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246506v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246499v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246511v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_37032_55f181d83b9dd_5.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246509v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246503v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927141v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927140v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879974v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927142v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152260v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657522v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657513v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857437v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553641v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553642v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Praud" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200120v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168618v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200122v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200123v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126338v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126333v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829018v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933764v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maisonneuve" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biscarrat" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975075v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896771v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934765v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Graf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Urban" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894280v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>