--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04590200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.101783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+                <w:t xml:space="preserve">cea-04816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerardin</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.101783. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816503v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
               </w:r>
@@ -772,77 +772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,848 +1034,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of N on the D retention within W coatings for fusion applications</w:t>
+                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Grigore</w:t>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edi Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Gherendi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (2), pp.1221-1451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021064v1</w:t>
+                <w:t xml:space="preserve">hal-05021382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+                <w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Grigore</w:t>
+                <w:t xml:space="preserve">Li Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuntao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021382v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02171205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of N on the D retention within W coatings for fusion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuntao Song</w:t>
+                <w:t xml:space="preserve">E. Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Turq</w:t>
+                <w:t xml:space="preserve">F. Baiasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1959-1962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02171205v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t>
+                <w:t xml:space="preserve">Au-Ni and Rh electroplated coatings evaluation for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.X. Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Zhao Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.T. Song</w:t>
+                <w:t xml:space="preserve">Yun Tao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.1674-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01851800v1</w:t>
+                <w:t xml:space="preserve">hal-05021090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Ni and Rh electroplated coatings evaluation for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t>
+                <w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Xi Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Z Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Tao Song</w:t>
+                <w:t xml:space="preserve">Y.T. T Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 941, pp.1674-1679. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021090v1</w:t>
+                <w:t xml:space="preserve">cea-02092152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t>
+                <w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Z.X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.T. T Song</w:t>
+                <w:t xml:space="preserve">Y.T. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 659, pp.81-88. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02092152v1</w:t>
+                <w:t xml:space="preserve">cea-01851800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matter sampling, tritium removal, inventory and management with versatile embedded system called LASK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naiim Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widodo Widjaja Basuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radmir Giniyatulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,90 +2069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.X. X Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.T. T Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,64 +2350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,90 +2605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coatings for application in WEST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Grigore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, T167, </w:t>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1753-1757. </w:t>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3569,1131 +3569,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">evidence of interdiffusion effect in stacked polycrystalline sige/Si layers for Cmos gate application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tokamak-like dust removal induced by laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 533, pp.93-98. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1, S), pp.S1115-S1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-533-93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05024807v1</w:t>
+                <w:t xml:space="preserve">hal-01418632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of carbon particles injection by laser ablation to calibrate spectroscopic erosion measurements in Tore Supra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Marandet</w:t>
+                <w:t xml:space="preserve">B. Saoutic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Delaporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+                <w:t xml:space="preserve">S. Allfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.11.011⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021196v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokamak-like dust removal induced by laser irradiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring of the nitrogen profile in thin gate oxides using substrate nitridation by nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grisolia</w:t>
+                <w:t xml:space="preserve">A. Halimaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Henrisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.055⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 532, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-532-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01418632v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05025531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of laser ablation technique for deposited layer removal on carbon plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Ané</w:t>
+                <w:t xml:space="preserve">H. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farcage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.S797-S800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738307v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of laser ablation technique for deposited layer removal on carbon plasma facing components</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct assessment of relaxation and defect propagation in different thin single Ge/Si and step-graded Si/sub 1-x//Si buffer layers for RF and microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gauthier</w:t>
+                <w:t xml:space="preserve">M.Y.A. Yousif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karlsteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Willander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.033⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (11), pp.1869-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDMO.2000.919073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05021217v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of the nitrogen profile in thin gate oxides using substrate nitridation by nitric oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Henrisey</w:t>
+                <w:t xml:space="preserve">Si 1−x Ge x Oxidation by Plasma Assisted Processing: Oxide Uniformity and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Busani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 532, pp.159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-532-159⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 573, pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-573-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05025531v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct assessment of relaxation and defect propagation in different thin single Ge/Si and step-graded Si/sub 1-x//Si buffer layers for RF and microwave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.Y.A. Yousif</w:t>
+                <w:t xml:space="preserve">evidence of interdiffusion effect in stacked polycrystalline sige/Si layers for Cmos gate application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Nur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Willander</w:t>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Patel</w:t>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Henrisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDMO.2000.919073⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-533-93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026354v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05024807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si 1−x Ge x Oxidation by Plasma Assisted Processing: Oxide Uniformity and Electrical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Busani</w:t>
+                <w:t xml:space="preserve">Feasibility study of carbon particles injection by laser ablation to calibrate spectroscopic erosion measurements in Tore Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naiim Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Plantier</w:t>
+                <w:t xml:space="preserve">L. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Devine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 573, pp.157. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.S1191-S1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-573-157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026337v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of in situ diagnostics and tools handled by a light multipurpose carrier for tokamak in-vessel interventions</w:t>
               </w:r>
@@ -4813,64 +4813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of laser techniques in a remote-handled system for tokamak using and dust management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,90 +5081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Laser Ablation System Kit (LASK) for Tokamak in vessel tritium and dust inventory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5176,3099 +5176,3111 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84 (2-6), pp.939-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation of an ITER relevant inspection robot on Tore Supra tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bayetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hatchressian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84 (2-6), pp.220-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2008.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of steady-state tokamak issues by long pulse experiments on Tore Supra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TORE SUPRA TEAM MEMBERS 1988-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/49/10/104010⟩</w:t>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.1453-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/FST09-A9188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05026437v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TORE SUPRA TEAM MEMBERS 1988-2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of steady-state tokamak issues by long pulse experiments on Tore Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Angelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (3), pp.1453-1454. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (10), pp.104010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/FST09-A9188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/49/10/104010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026478v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposited layer removal by laser ablation: from laboratory to Tore Supra integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semerok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, T138, pp.014028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-8949/2009/T138/014028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of relaxed Ge buffer layers on Si(0 0 1): effect of layer thickness and low temperature Si initial buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Myrberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Nur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Friesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Willander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (7), pp.411-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:JMSE.0000031594.36498.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties and stability of Zr and Ti germanosilicides formed by rapid thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry-Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (8), pp.5468-5473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1462855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct assessment of relaxation and defect propagation in different as-grown and in situ post-growth annealed thin Ge/Si and step-graded Si$_{1−x}$Ge$_x$/Si buffer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y.A Yousif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Nur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Willander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 45 (11), pp.1869-1874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0038-1101(01)00225-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05026870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-controlled, selectively under-etched Si/SiGe gates for RF and high performance CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI Technology, Digest of Technical Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.156-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VLSIT.2000.852807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence of Ge/Si self-assembled quantum dots grown by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brunhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (12), pp.1822-1824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1308526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and composition of capped Ge/Si self-assembled quantum dots grown by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (3), pp.370-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.126979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of strain relaxation in low-defect-density thin single and step-graded germanium buffer layers by high-resolution two-dimensional x-ray diffraction mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Nur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Karlsteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Södervall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Willander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (7), pp.L25-L30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0268-1242/15/7/101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics and physical characterisation of Si$_{1−x}$Ge$_x$O$_2$ films obtained by plasma assisted oxidation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ge/Si self-assembled quantum dots grown on Si(001) in an industrial high-pressure chemical vapor deposition reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(99)00434-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.1145-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.370856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05025600v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05025556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge/Si self-assembled quantum dots grown on Si(001) in an industrial high-pressure chemical vapor deposition reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and characterization of GeO2 films obtained by plasma anodization of epitaxial Ge films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Busani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 86 (2), pp.1145-1148. </w:t>
+              <w:t xml:space="preserve">, 1999, 85 (8), pp.4262-4264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.370856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.370341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05025556v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of GeO2 films obtained by plasma anodization of epitaxial Ge films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Growth kinetics and physical characterisation of Si$_{1−x}$Ge$_x$O$_2$ films obtained by plasma assisted oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Devine</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.B. Devine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.370341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 254 (1-3), pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(99)00434-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026331v1</w:t>
+                <w:t xml:space="preserve">cea-05025600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the base-collector leakage current in integrated Si/SiGe heterojunction bipolar transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Assous</w:t>
+                <w:t xml:space="preserve">Single-wafer processing of in situ-doped polycrystalline Si and Si$_{1-x}$Ge$_x$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de Berranger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (3), pp.S5-S10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05025528v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-wafer processing of in situ-doped polycrystalline Si and Si$_{1-x}$Ge$_x$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Ge bonding and distribution in plasma oxides of Si$_{1−x}$Ge$_x$ alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (21), pp.2748-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.121078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026459v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05024840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ge bonding and distribution in plasma oxides of Si$_{1−x}$Ge$_x$ alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression of the base-collector leakage current in integrated Si/SiGe heterojunction bipolar transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Devine</w:t>
+                <w:t xml:space="preserve">E. de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.121078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (3), pp.1740-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.590046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05024840v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05025528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01851802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement methods associated to laser ablation technique in layer removal process on Plasma Facing Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Integration of laser techniques in a remote handled compact system for tokamak in vessel tritium and dust inventory, control and removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Vignal</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naiim-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Patterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2009 - 1st International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, marseille, France. </w:t>
+              <w:t xml:space="preserve">2009 23rd IEEE/NPSS Symposium on Fusion Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUSION.2009.5226378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021340v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of laser techniques in a remote handled compact system for tokamak in vessel tritium and dust inventory, control and removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Measurement methods associated to laser ablation technique in layer removal process on Plasma Facing Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Patterlini</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 23rd IEEE/NPSS Symposium on Fusion Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUSION.2009.5226378⟩</w:t>
+              <w:t xml:space="preserve">ANIMMA 2009 - 1st International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021316v1</w:t>
+                <w:t xml:space="preserve">hal-05021340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Via first technology development based on high aspect ratio trenches filled with doped polysilicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Baillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Vaudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Quemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTC 2007 - 57th Electronic Components and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Sparks, United States. pp.830-835, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECTC.2007.373894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio vias first for advanced packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Baillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 9th Electronics Packaging Technology Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Singapour, Singapore. pp.215-221, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPTC.2007.4469792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 54 GHz f/sub max/ implanted base 0.35 μm single-polysilicon bipolar technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Llinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electron Devices Meeting. IEDM Technical Digest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Washington, United States. pp.807-810, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEDM.1997.650504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05024785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8278,91 +8290,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Coatings » : de l’infiniment petit à l’infiniment grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Grenoble INP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05024841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8372,1184 +8384,1184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE TRAITEMENT D'UNE SURFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2935617 (A1), EP 2328718 (A1), US2011/0215075 (A1), WO 2010026242 (A1). 2010, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2935617A1&amp;date=20100312&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imager system comprising an integrated optical filter arranged between an imager and a transparent plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2904144 (A1), EP 1881532 (A2), US7851826, US11779171, US2008/0023739 (A1), US2011/0045625 (A1). 2008, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2904144A1&amp;date=20080125&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of fabricating lenses, in particular for CMOS imaging devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">METHOD FOR PROCESSING A SCRATCHED SURFACE, PARTICULARLY A GLASS PLATE OF A SEMICONDUCTOR WAFER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2901614 (A1), EP1860466 (A1), US7919022 (B2). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901614A1&amp;date=20071130&amp;locale=fr_EP</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2901638 (A1), EP1860700 (A2), US2007/0290244 (A1). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901638A1&amp;date=20071130&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024908v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD FOR PROCESSING A SCRATCHED SURFACE, PARTICULARLY A GLASS PLATE OF A SEMICONDUCTOR WAFER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Method of fabricating lenses, in particular for CMOS imaging devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2901638 (A1), EP1860700 (A2), US2007/0290244 (A1). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901638A1&amp;date=20071130&amp;locale=fr_EP</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2901614 (A1), EP1860466 (A1), US7919022 (B2). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901614A1&amp;date=20071130&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024898v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMICONDUCTOR WAFER THINNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2878076 (A1), EP1815509 (A2), US2007/0218649 (A1), WO/2006/054024. 2006, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2878076A1&amp;date=20060519&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for nitriding the gate oxide layer of a semiconductor device and device obtained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US6372581 (B1),EP0976148 (B1), FR2775120 (A1), WO/1999/043023. 2002, https://worldwide.espacenet.com/publicationDetails/biblio?CC=US&amp;DB=EPODOC&amp;FT=D&amp;KC=B1&amp;NR=6372581B1&amp;adjacent=true&amp;date=20020416&amp;locale=en_EP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSFET transistor with short channel effect compensated by the gate material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Method for making a device comprising layers of planes of quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2797093 (A1), US6690027 (B1), EP1198840 (A1), WO/2001/008225. 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2797093A1&amp;date=20010202&amp;locale=fr_EP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Alieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05024943v1</w:t>
+                <w:t xml:space="preserve">hal-05024924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for making a device comprising layers of planes of quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Process for restricting interdiffusion in a semiconductor device with composite Si/SiGe gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Campidelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2797093 (A1), US6690027 (B1), EP1198840 (A1), WO/2001/008225. 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2797093A1&amp;date=20010202&amp;locale=fr_EP</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US6255149 (B1), FR2775119 (A1), EP0976149 (B1), WO/1999/043024. 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=US&amp;NR=6255149&amp;KC=&amp;FT=E&amp;locale=en_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024924v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for restricting interdiffusion in a semiconductor device with composite Si/SiGe gate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">MOSFET transistor with short channel effect compensated by the gate material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US6255149 (B1), FR2775119 (A1), EP0976149 (B1), WO/1999/043024. 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=US&amp;NR=6255149&amp;KC=&amp;FT=E&amp;locale=en_EP</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Alieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2795868 (A1), US6528399 (B1). 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2795868A1&amp;date=20010105&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025123v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for obtaining a layer of single-crystal germanium or silicon on a substrate of single-crystal silicon or germanium, respectively, and multilayer products obtained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US6117750 (A) et FR2773177(A1), US6429098 (B1), EP0930382 (B1). 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2773177A1&amp;date=19990702&amp;locale=fr_EP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR TREATING, BY NITRIDING, A SILICON SUBSTRATE FOR FORMING A THIN INSULATING LAYER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2783530 (A1), EP1115895 (B1), WO/2000/017412, US6551698 (B1). 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2783530A1&amp;date=20000324&amp;locale=fr_EP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for obtaining a layer of single-crystal germanium on a substrate of single-crystal silicon, and products obtained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Campidelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2783254 (A1), EP1115920 (B1), US6537370 (B1), WO/2000/015885. 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2783254A1&amp;date=20000317&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for fabrication of a planar heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2791810 (A1), US6399502 (B1), EP1772905 (A1), EP1041639 (B1). 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2791810A1&amp;date=20001006&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for nitriding the gate oxide layer of a semiconductor device and device obtained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2775120 (A1), JP2002510437 (A), WO9943023 (A1), EP0976148 (A1), EP0976148 (B1), DE69934362 (T2). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9696,51 +9708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim Habib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachai Norajitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Widjaja Basuki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmir Giniyatulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8SPJZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henrisey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-533-93" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercadier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSHV8WC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0ZQDBC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-532-159" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Yousif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlsteen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willander" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Patel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDMO.2000.919073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plantier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-573-157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gargiulo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2010.06.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim-Habib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Patterlini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2035503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Hatchressian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226461" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gargiulo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bayetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hatchressian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.043" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026478v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST09-A9188" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pocheau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Semerok" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Myrberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacob" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friesel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSE.0000031594.36498.27" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A Yousif" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Willander" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Patel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00225-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2000.852807" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1308526" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126979" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karlsteen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U S&#246;dervall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Patel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/7/101" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(99)00434-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensahel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370856" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026331v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370341" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Berranger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Regolini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.590046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupuy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021340v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503749" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021316v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226378" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Vaudaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Quemper" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2007.373894" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2007.4469792" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailloud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llinares" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.1997.650504" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024908v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025129v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bensahel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Campidelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Alieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024924v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025123v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rivoire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025106v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025109v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024946v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025140v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim Habib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachai Norajitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Widjaja Basuki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmir Giniyatulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8SPJZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.055" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSHV8WC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henrisey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-532-159" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0ZQDBC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Yousif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlsteen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willander" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Patel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDMO.2000.919073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plantier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-573-157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-533-93" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercadier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gargiulo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2010.06.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim-Habib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Patterlini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2035503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Hatchressian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226461" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9486GBWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gargiulo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bayetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hatchressian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST09-A9188" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pocheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Semerok" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Myrberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacob" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friesel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSE.0000031594.36498.27" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A Yousif" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Willander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Patel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00225-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2000.852807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1308526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026370v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126979" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karlsteen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U S&#246;dervall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Patel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/7/101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensahel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370856" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370341" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(99)00434-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupuy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121078" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025528v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Berranger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Regolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.590046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226378" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503749" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Vaudaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Quemper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2007.373894" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2007.4469792" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailloud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llinares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.1997.650504" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bensahel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Campidelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Alieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rivoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025109v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025140v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>