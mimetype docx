--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2229,129 +2229,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 124, pp.207 - 210. </w:t>
+              <w:t xml:space="preserve">, 2017, 124, pp.207-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04747908v1</w:t>
+                <w:t xml:space="preserve">hal-05021116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
@@ -2363,129 +2363,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 124, pp.207-210. </w:t>
+              <w:t xml:space="preserve">, 2017, 124, pp.207 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021116v1</w:t>
+                <w:t xml:space="preserve">cea-04747908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coating by ATC plasma spraying on CFC for WEST tokamak</w:t>
               </w:r>
@@ -9708,51 +9708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim Habib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachai Norajitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Widjaja Basuki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmir Giniyatulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8SPJZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.055" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSHV8WC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henrisey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-532-159" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0ZQDBC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Yousif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlsteen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willander" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Patel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDMO.2000.919073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plantier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-573-157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-533-93" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercadier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gargiulo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2010.06.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim-Habib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Patterlini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2035503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Hatchressian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226461" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9486GBWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gargiulo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bayetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hatchressian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST09-A9188" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pocheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Semerok" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Myrberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacob" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friesel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSE.0000031594.36498.27" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A Yousif" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Willander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Patel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00225-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2000.852807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1308526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026370v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126979" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karlsteen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U S&#246;dervall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Patel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/7/101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensahel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370856" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370341" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(99)00434-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupuy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121078" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025528v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Berranger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Regolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.590046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226378" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503749" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Vaudaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Quemper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2007.373894" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2007.4469792" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailloud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llinares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.1997.650504" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bensahel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Campidelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Alieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rivoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025109v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025140v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim Habib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachai Norajitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Widjaja Basuki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmir Giniyatulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8SPJZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.055" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSHV8WC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henrisey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-532-159" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0ZQDBC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Yousif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlsteen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willander" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Patel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDMO.2000.919073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plantier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-573-157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-533-93" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercadier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gargiulo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2010.06.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim-Habib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Patterlini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2035503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Hatchressian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226461" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9486GBWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gargiulo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bayetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hatchressian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST09-A9188" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pocheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Semerok" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Myrberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacob" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friesel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSE.0000031594.36498.27" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A Yousif" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Willander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Patel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00225-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2000.852807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1308526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026370v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126979" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karlsteen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U S&#246;dervall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Patel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/7/101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensahel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370856" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370341" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(99)00434-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupuy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121078" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025528v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Berranger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Regolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.590046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226378" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503749" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Vaudaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Quemper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2007.373894" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2007.4469792" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailloud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llinares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.1997.650504" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bensahel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Campidelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Alieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rivoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025109v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025140v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>