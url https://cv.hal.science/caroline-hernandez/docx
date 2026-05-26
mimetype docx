--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04590200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerardin</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04816503v1</w:t>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.101783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
               </w:r>
@@ -772,77 +772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,606 +1034,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
+                <w:t xml:space="preserve">The influence of N on the D retention within W coatings for fusion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baiasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1959-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021382v1</w:t>
+                <w:t xml:space="preserve">hal-05021064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of magnetron sputtered self-lubricating Au-Ni/a-C nano-composite coating on CuCrZr alloy substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 492, pp.540-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02171205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of N on the D retention within W coatings for fusion applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Gherendi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (2), pp.1221-1451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021064v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Ni and Rh electroplated coatings evaluation for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t>
+                <w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Xi Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Z.X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Tao Song</w:t>
+                <w:t xml:space="preserve">Y.T. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 941, pp.1674-1679. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021090v1</w:t>
+                <w:t xml:space="preserve">cea-01851800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of thermal stability and electrical performance of Au-Ni coating on CuCrZr substrate for high vacuum radio-frequency contact application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.T. T Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,191 +1691,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02092152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal ageing effects on Rh coating's mechanical performance upon CuCrZr substrate through modeling and experimental methods</w:t>
+                <w:t xml:space="preserve">Au-Ni and Rh electroplated coatings evaluation for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.X. Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Zhao Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.T. Song</w:t>
+                <w:t xml:space="preserve">Yun Tao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 154, pp.227 - 234. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.1674-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01851800v1</w:t>
+                <w:t xml:space="preserve">hal-05021090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matter sampling, tritium removal, inventory and management with versatile embedded system called LASK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naiim Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widodo Widjaja Basuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radmir Giniyatulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,77 +2069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional tribometer development and performance study of CuCrZr-316L material pair for ITER application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.X. X Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.T. T Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,64 +2216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,51 +2350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,90 +2605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coatings for application in WEST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grigore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gherendi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, T167, </w:t>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1753-1757. </w:t>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3569,1131 +3569,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokamak-like dust removal induced by laser irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">evidence of interdiffusion effect in stacked polycrystalline sige/Si layers for Cmos gate application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vatry</w:t>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchand</w:t>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+                <w:t xml:space="preserve">E. Henrisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grisolia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 415 (1, S), pp.S1115-S1118. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-533-93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418632v1</w:t>
+                <w:t xml:space="preserve">cea-05024807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility study of carbon particles injection by laser ablation to calibrate spectroscopic erosion measurements in Tore Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naiim Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saoutic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">Y. Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allfrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ané</w:t>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.S1191-S1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04738307v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of the nitrogen profile in thin gate oxides using substrate nitridation by nitric oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halimaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Henrisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 532, pp.159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-532-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05025531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of laser ablation technique for deposited layer removal on carbon plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farcage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 415 (1), pp.S797-S800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct assessment of relaxation and defect propagation in different thin single Ge/Si and step-graded Si/sub 1-x//Si buffer layers for RF and microwave applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.J. Patel</w:t>
+                <w:t xml:space="preserve">Tokamak-like dust removal induced by laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDMO.2000.919073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1, S), pp.S1115-S1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026354v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si 1−x Ge x Oxidation by Plasma Assisted Processing: Oxide Uniformity and Electrical Properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saoutic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-573-157⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026337v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">evidence of interdiffusion effect in stacked polycrystalline sige/Si layers for Cmos gate application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+                <w:t xml:space="preserve">Direct assessment of relaxation and defect propagation in different thin single Ge/Si and step-graded Si/sub 1-x//Si buffer layers for RF and microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y.A. Yousif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Campidelli</w:t>
+                <w:t xml:space="preserve">O. Nur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karlsteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Willander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sagnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">C.J. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-533-93⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (11), pp.1869-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDMO.2000.919073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05024807v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of carbon particles injection by laser ablation to calibrate spectroscopic erosion measurements in Tore Supra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Naiim Habib</w:t>
+                <w:t xml:space="preserve">Si 1−x Ge x Oxidation by Plasma Assisted Processing: Oxide Uniformity and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mercadier</w:t>
+                <w:t xml:space="preserve">H. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Marandet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 415 (1), pp.S1191-S1194. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 573, pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-573-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021196v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of in situ diagnostics and tools handled by a light multipurpose carrier for tokamak in-vessel interventions</w:t>
               </w:r>
@@ -4813,64 +4813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of laser techniques in a remote-handled system for tokamak using and dust management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,90 +5081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Laser Ablation System Kit (LASK) for Tokamak in vessel tritium and dust inventory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hatchressian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84 (2-6), pp.220-223. </w:t>
@@ -5478,51 +5478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Angelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,77 +5745,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Myrberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Nur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Friesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Willander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (7), pp.411-417. </w:t>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (8), pp.5468-5473. </w:t>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI Technology, Digest of Technical Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.156-157. </w:t>
@@ -6402,51 +6402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and composition of capped Ge/Si self-assembled quantum dots grown by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,806 +6651,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge/Si self-assembled quantum dots grown on Si(001) in an industrial high-pressure chemical vapor deposition reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth kinetics and physical characterisation of Si$_{1−x}$Ge$_x$O$_2$ films obtained by plasma assisted oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Busani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.B. Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.370856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 254 (1-3), pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(99)00434-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05025556v1</w:t>
+                <w:t xml:space="preserve">cea-05025600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of GeO2 films obtained by plasma anodization of epitaxial Ge films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ge/Si self-assembled quantum dots grown on Si(001) in an industrial high-pressure chemical vapor deposition reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 85 (8), pp.4262-4264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.370341⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.1145-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.370856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026331v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05025556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics and physical characterisation of Si$_{1−x}$Ge$_x$O$_2$ films obtained by plasma assisted oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of GeO2 films obtained by plasma anodization of epitaxial Ge films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.A.B. Devine</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Devine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 254 (1-3), pp.80-88. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (8), pp.4262-4264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(99)00434-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.370341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05025600v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-wafer processing of in situ-doped polycrystalline Si and Si$_{1-x}$Ge$_x$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression of the base-collector leakage current in integrated Si/SiGe heterojunction bipolar transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (3), pp.1740-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.590046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026459v1</w:t>
+                <w:t xml:space="preserve">cea-05025528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ge bonding and distribution in plasma oxides of Si$_{1−x}$Ge$_x$ alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Devine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 72 (21), pp.2748-2750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.121078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05024840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the base-collector leakage current in integrated Si/SiGe heterojunction bipolar transistors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-wafer processing of in situ-doped polycrystalline Si and Si$_{1-x}$Ge$_x$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (3), pp.S5-S10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05025528v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7481,64 +7481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling and Au-Ni/Rh coating assessment for ITER ion cyclotron resonance heating radio-frequency sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,295 +7596,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01851802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of laser techniques in a remote handled compact system for tokamak in vessel tritium and dust inventory, control and removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Measurement methods associated to laser ablation technique in layer removal process on Plasma Facing Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Patterlini</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 23rd IEEE/NPSS Symposium on Fusion Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUSION.2009.5226378⟩</w:t>
+              <w:t xml:space="preserve">ANIMMA 2009 - 1st International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021316v1</w:t>
+                <w:t xml:space="preserve">hal-05021340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement methods associated to laser ablation technique in layer removal process on Plasma Facing Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Integration of laser techniques in a remote handled compact system for tokamak in vessel tritium and dust inventory, control and removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Vignal</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naiim-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Patterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2009 - 1st International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, marseille, France. </w:t>
+              <w:t xml:space="preserve">2009 23rd IEEE/NPSS Symposium on Fusion Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUSION.2009.5226378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021340v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Via first technology development based on high aspect ratio trenches filled with doped polysilicon</w:t>
               </w:r>
@@ -8304,51 +8304,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Coatings » : de l’infiniment petit à l’infiniment grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Grenoble INP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8398,51 +8398,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE TRAITEMENT D'UNE SURFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2935617 (A1), EP 2328718 (A1), US2011/0215075 (A1), WO 2010026242 (A1). 2010, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2935617A1&amp;date=20100312&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8460,51 +8460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imager system comprising an integrated optical filter arranged between an imager and a transparent plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2904144 (A1), EP 1881532 (A2), US7851826, US11779171, US2008/0023739 (A1), US2011/0045625 (A1). 2008, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2904144A1&amp;date=20080125&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8516,181 +8516,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD FOR PROCESSING A SCRATCHED SURFACE, PARTICULARLY A GLASS PLATE OF A SEMICONDUCTOR WAFER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Method of fabricating lenses, in particular for CMOS imaging devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2901638 (A1), EP1860700 (A2), US2007/0290244 (A1). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901638A1&amp;date=20071130&amp;locale=fr_EP</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2901614 (A1), EP1860466 (A1), US7919022 (B2). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901614A1&amp;date=20071130&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024898v1</w:t>
+                <w:t xml:space="preserve">hal-05024908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of fabricating lenses, in particular for CMOS imaging devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">METHOD FOR PROCESSING A SCRATCHED SURFACE, PARTICULARLY A GLASS PLATE OF A SEMICONDUCTOR WAFER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2901614 (A1), EP1860466 (A1), US7919022 (B2). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901614A1&amp;date=20071130&amp;locale=fr_EP</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2901638 (A1), EP1860700 (A2), US2007/0290244 (A1). 2007, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2901638A1&amp;date=20071130&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024908v1</w:t>
+                <w:t xml:space="preserve">hal-05024898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMICONDUCTOR WAFER THINNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2878076 (A1), EP1815509 (A2), US2007/0218649 (A1), WO/2006/054024. 2006, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2878076A1&amp;date=20060519&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8708,51 +8708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for nitriding the gate oxide layer of a semiconductor device and device obtained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8803,145 +8803,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for making a device comprising layers of planes of quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">MOSFET transistor with short channel effect compensated by the gate material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2797093 (A1), US6690027 (B1), EP1198840 (A1), WO/2001/008225. 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2797093A1&amp;date=20010202&amp;locale=fr_EP</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Alieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2795868 (A1), US6528399 (B1). 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2795868A1&amp;date=20010105&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024924v1</w:t>
+                <w:t xml:space="preserve">hal-05024943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for restricting interdiffusion in a semiconductor device with composite Si/SiGe gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8962,377 +8962,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US6255149 (B1), FR2775119 (A1), EP0976149 (B1), WO/1999/043024. 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=US&amp;NR=6255149&amp;KC=&amp;FT=E&amp;locale=en_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSFET transistor with short channel effect compensated by the gate material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Method for making a device comprising layers of planes of quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2797093 (A1), US6690027 (B1), EP1198840 (A1), WO/2001/008225. 2001, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2797093A1&amp;date=20010202&amp;locale=fr_EP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Haond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05024943v1</w:t>
+                <w:t xml:space="preserve">hal-05024924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for obtaining a layer of single-crystal germanium or silicon on a substrate of single-crystal silicon or germanium, respectively, and multilayer products obtained</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">METHOD FOR TREATING, BY NITRIDING, A SILICON SUBSTRATE FOR FORMING A THIN INSULATING LAYER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US6117750 (A) et FR2773177(A1), US6429098 (B1), EP0930382 (B1). 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2773177A1&amp;date=19990702&amp;locale=fr_EP</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2783530 (A1), EP1115895 (B1), WO/2000/017412, US6551698 (B1). 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2783530A1&amp;date=20000324&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025110v1</w:t>
+                <w:t xml:space="preserve">hal-05025106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD FOR TREATING, BY NITRIDING, A SILICON SUBSTRATE FOR FORMING A THIN INSULATING LAYER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Process for obtaining a layer of single-crystal germanium or silicon on a substrate of single-crystal silicon or germanium, respectively, and multilayer products obtained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bensahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US6117750 (A) et FR2773177(A1), US6429098 (B1), EP0930382 (B1). 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2773177A1&amp;date=19990702&amp;locale=fr_EP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05025106v1</w:t>
+                <w:t xml:space="preserve">hal-05025110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for obtaining a layer of single-crystal germanium on a substrate of single-crystal silicon, and products obtained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9376,90 +9376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for fabrication of a planar heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bensahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2791810 (A1), US6399502 (B1), EP1772905 (A1), EP1041639 (B1). 2000, https://worldwide.espacenet.com/publicationDetails/biblio?CC=FR&amp;DB=fr.espacenet.com&amp;FT=D&amp;KC=A1&amp;NR=2791810A1&amp;date=20001006&amp;locale=fr_EP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9477,51 +9477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for nitriding the gate oxide layer of a semiconductor device and device obtained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2775120 (A1), JP2002510437 (A), WO9943023 (A1), EP0976148 (A1), EP0976148 (B1), DE69934362 (T2). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9708,51 +9708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim Habib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachai Norajitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Widjaja Basuki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmir Giniyatulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8SPJZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.055" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSHV8WC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henrisey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-532-159" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0ZQDBC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Yousif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlsteen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willander" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Patel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDMO.2000.919073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plantier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-573-157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-533-93" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercadier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gargiulo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2010.06.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim-Habib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Patterlini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2035503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Hatchressian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226461" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9486GBWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gargiulo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bayetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hatchressian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST09-A9188" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pocheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Semerok" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Myrberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacob" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friesel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSE.0000031594.36498.27" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A Yousif" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Willander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Patel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00225-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2000.852807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1308526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026370v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126979" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karlsteen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U S&#246;dervall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Patel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/7/101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensahel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370856" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370341" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(99)00434-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupuy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121078" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025528v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Berranger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Regolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.590046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226378" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503749" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Vaudaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Quemper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2007.373894" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2007.4469792" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailloud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llinares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.1997.650504" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bensahel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Campidelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Alieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rivoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025109v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025140v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02171205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.240" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. T Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xi Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim Habib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachai Norajitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Widjaja Basuki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmir Giniyatulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. X Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.05.071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8SPJZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henrisey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-533-93" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercadier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025531v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-532-159" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0ZQDBC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSHV8WC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Yousif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlsteen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willander" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Patel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDMO.2000.919073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plantier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-573-157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gargiulo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2010.06.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naiim-Habib" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Patterlini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2035503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Hatchressian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226461" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.12.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9486GBWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gargiulo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bayetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hatchressian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.11.043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST09-A9188" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pocheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Semerok" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T138/014028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Myrberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacob" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friesel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSE.0000031594.36498.27" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry-Fortuna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1462855" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A Yousif" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Willander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Patel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00225-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2000.852807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1308526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026370v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126979" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karlsteen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U S&#246;dervall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Patel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/7/101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(99)00434-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensahel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370856" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370341" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05025528v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Berranger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Regolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.590046" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupuy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121078" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088059" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503749" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021316v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUSION.2009.5226378" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Vaudaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Quemper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2007.373894" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2007.4469792" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05024785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailloud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llinares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.1997.650504" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024898v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bensahel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Campidelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024943v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Alieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025123v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024924v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025106v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025110v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rivoire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025109v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025140v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>