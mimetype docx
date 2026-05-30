--- v0 (2026-04-30)
+++ v1 (2026-05-30)
@@ -1326,372 +1326,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la démythologisation dans la poésie de Herman Melville : quelle Parole pour le XIXe siècle ?</w:t>
+                <w:t xml:space="preserve">The Challenges of Secularization: about Demythologization in Herman Melville’s Writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures américaines : paroles poétiques, paroles d'origine, séminaire intra-pôle Sud-Est Institut des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Romanticism Across Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Université Paris Cité, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488104v1</w:t>
+                <w:t xml:space="preserve">hal-05488101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction du droit et à-venir de la justice : à propos de la déposition d’Amasa Delano dans “Benito Cereno</w:t>
+                <w:t xml:space="preserve">From Waste to Garden but a Stile&amp;quot;: Clarel’s Poetic Messianism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française d'Etudes Américaines (AFEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Université Bordeaux Montaigne, France</w:t>
+              <w:t xml:space="preserve">European Association for American Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia, Apr 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488105v1</w:t>
+                <w:t xml:space="preserve">hal-05488097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarel’s Messianic Energies</w:t>
+                <w:t xml:space="preserve">De la démythologisation dans la poésie de Herman Melville : quelle Parole pour le XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Melville Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Sorbonne Université, Sorbonne Nouvelle, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Littératures américaines : paroles poétiques, paroles d'origine, séminaire intra-pôle Sud-Est Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488106v1</w:t>
+                <w:t xml:space="preserve">hal-05488104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenges of Secularization: about Demythologization in Herman Melville’s Writings</w:t>
+                <w:t xml:space="preserve">Déconstruction du droit et à-venir de la justice : à propos de la déposition d’Amasa Delano dans “Benito Cereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanticism Across Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Université Paris Cité, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française d'Etudes Américaines (AFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488101v1</w:t>
+                <w:t xml:space="preserve">hal-05488105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Waste to Garden but a Stile&amp;quot;: Clarel’s Poetic Messianism</w:t>
+                <w:t xml:space="preserve">Clarel’s Messianic Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for American Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia, Apr 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">13th International Melville Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Sorbonne Université, Sorbonne Nouvelle, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488097v1</w:t>
+                <w:t xml:space="preserve">hal-05488106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1979,51 +1979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hildebrandt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2026.a985920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05281434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2025.a970196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i32" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.176.0052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092767ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mariacourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soubeyrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constantinesco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Marsoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hildebrandt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2026.a985920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05281434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2025.a970196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i32" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.176.0052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092767ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mariacourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soubeyrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constantinesco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Marsoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>