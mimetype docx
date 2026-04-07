--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -697,273 +697,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique trimestrielle de jurisprudence</w:t>
+                <w:t xml:space="preserve">L’impact de la crise sanitaire sur les crédits en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Aabibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niky Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° spéc. de droit bancaire, Comptes et instruments de paiement</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263680v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">hal-02991865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créanciers postérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Saint-Alary-Houin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’impact de la crise sanitaire sur les crédits en cours</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique trimestrielle de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niky Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, n° spéc. de droit bancaire, Comptes et instruments de paiement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991865v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notaire, le mandataire et le banquier</w:t>
               </w:r>
@@ -2311,178 +2311,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les causes de l’extension des procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupes de sociétés et procédures collectives : de l’autonomie patrimoniale des sociétés groupées à l’unité patrimoniale du groupe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rupture brutale des relations commerciales établies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rupture brutale des relations commerciales établies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267622v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02356336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2637,51 +2637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houin-Bressand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01885793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Alary-Houin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Aabibou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niky Parisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;rochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04218521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fittante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houin-Bressand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01885793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Aabibou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niky Parisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Alary-Houin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;rochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04218521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fittante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>