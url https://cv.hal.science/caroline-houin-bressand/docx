--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -66,1952 +66,1952 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire d'arrêt: Application de la prescription triennale au donneur d’aval qui garantit l’engagement du souscripteur d’un billet à ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les garanties du bailleur et la solvabilité des locataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04542728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bimestrielle de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Recouvrement des créances bancaires et procédures collectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créanciers postérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Saint-Alary-Houin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique trimestrielle de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° spéc. de droit bancaire, Comptes et instruments de paiement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de la crise sanitaire sur les crédits en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Aabibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niky Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le notaire, le mandataire et le banquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LGDJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mélanges en l'honneur de Corinne Saint-Alary-Houin. Un droit « positif », un droit de progrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, in « Contrats et entreprises en difficulté », 1, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le banquier et la gratuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, in « Les fonctions sociales du banquier », dossier 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien de l'interprétation stricte de l'intérêt collectif des créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.19, BJE116q0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du contrat continué : qui dit résiliation de plein droit ne dit pas résiliation instantanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résiliation de plein droit du contrat doit être constatée par le juge-commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement de caution souscrit par la SCI est-il contraire à son intérêt social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité du cautionnement à l'intérêt de la société civile malgré le risque encouru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1121)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement consenti par une SCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle efficacité pour l'hypothèque unique dans le droit des procédures collectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pérochon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, dossier 16 (2), pp.117-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie des dépôts : précisions sur le domaine des exclusions autorisées par la Directive 94/19/CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les garanties financières en droit de la construction et le droit des procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in « Les garanties financières en droit de la construction »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie des dépôts en cas de défaillance d’un établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverses mesures facilitant la vie des entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La loi Macron et l’activité économique, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie de la contre-garantie revue et bientôt corrigée ? (à propos de la responsabilité du garant de premier rang)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.2274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des certificateurs de caution et des sous-cautions : 25 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit de l’entreprise d’un siècle à l’autre, Mélanges en l’honneur de Bernard Saintourens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.677, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soutien abusif et la rupture abusive de crédit, in Variations sur l'abus en droit de l'entreprise, Colloque DJCE Strasbourg, 13 mai 2022, Bibl. dr. de l'entr., LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur l'abus en droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notaire, le mandataire et le banquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de C. Saint-Alary-Houin « Un droit positif, un droit de progrès »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement de la SAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in « La SAS 25 ans après »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Centre du droit de l’entreprise, pp.19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites à la libre disposition des fonds reçus du public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit bancaire et financier Mélanges AEDBF-France VI, sous la direction d'Alain Gourio et Jean-Jacques Daigre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Revue Banque, 2013, Melanges AEDBF, 9782863256176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885793v1</w:t>
-              </w:r>
-[...1531 lines deleted...]
-                <w:t xml:space="preserve">halshs-02212119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2637,51 +2637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houin-Bressand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01885793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Aabibou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niky Parisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Alary-Houin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;rochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04218521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fittante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houin-Bressand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Alary-Houin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Aabibou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niky Parisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;rochon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01885793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04218521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fittante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>