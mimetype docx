--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -326,260 +326,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Lafkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">SEFI Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705885v1</w:t>
+                <w:t xml:space="preserve">hal-03735694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ballot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Weil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735694v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs : Crise Covid, une crise inédite ? Des effets organisationnels durables ?</w:t>
               </w:r>
@@ -641,243 +641,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t>
+                <w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900479v1</w:t>
+                <w:t xml:space="preserve">hal-03498703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t>
+                <w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fleury-Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498703v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve de concept : un levier de régénération des organisations de santé par le développement de capacités de conception collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1096,51 +1096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve de concept (POC) : un instrument de conception de la résilience organisationnelle proactive et réactive ? Le cas des pénuries de pousse-seringues électriques et de respirateurs pendant la crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Design Theory of the Special Interest Group of the Design Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1381,51 +1381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the proof-of-concept (POC) really prove? A historical perspective and a cross-domain analytical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1476,51 +1476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can proof-of-concept (PoC) make people be more generative? - Uncovering the Sismo's design of 'generative PoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2161,238 +2161,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Une nouvelle étape dans le décloisonnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+                <w:t xml:space="preserve">Système de santé et crise Covid : vers une nouvelle conception de la performance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines. </w:t>
+              <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, Alexandre Mallard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise Covid et agilité du système de santé : Témoignages et regards croisés - tome II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-14, 2022, 9782356718723</w:t>
+              <w:t xml:space="preserve">Innover en temps de crise. Réactions et adaptations face à la crise Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des MINES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-39, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872659v1</w:t>
+                <w:t xml:space="preserve">hal-03660876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de santé et crise Covid : vers une nouvelle conception de la performance ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubert Isabelle</w:t>
+                <w:t xml:space="preserve">Introduction : Une nouvelle étape dans le décloisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, Alexandre Mallard. </w:t>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en temps de crise. Réactions et adaptations face à la crise Covid-19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crise Covid et agilité du système de santé : Témoignages et regards croisés - tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2022, 9782356718723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des MINES</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03660876v1</w:t>
+                <w:t xml:space="preserve">hal-03872659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable ou éphémère ? La transformation du système de santé à la croisée des chemins</w:t>
               </w:r>
@@ -2467,208 +2467,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de pousse-seringues électriques pour l’Assistance Publique – Hôpitaux de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés, Paris : Presses des Mines, collection Économie et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400740v1</w:t>
+                <w:t xml:space="preserve">hal-03908784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche de pousse-seringues électriques pour l’Assistance Publique – Hôpitaux de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
+              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés, Paris : Presses des Mines, collection Économie et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908784v1</w:t>
+                <w:t xml:space="preserve">hal-03400740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3046,51 +3046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gayda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03738429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gayda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03738429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>