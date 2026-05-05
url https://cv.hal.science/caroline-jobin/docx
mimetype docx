--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -641,243 +641,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t>
+                <w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fleury-Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498703v1</w:t>
+                <w:t xml:space="preserve">hal-02900479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t>
+                <w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900479v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve de concept : un levier de régénération des organisations de santé par le développement de capacités de conception collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1096,51 +1096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve de concept (POC) : un instrument de conception de la résilience organisationnelle proactive et réactive ? Le cas des pénuries de pousse-seringues électriques et de respirateurs pendant la crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Design Theory of the Special Interest Group of the Design Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1381,51 +1381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the proof-of-concept (POC) really prove? A historical perspective and a cross-domain analytical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1476,51 +1476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can proof-of-concept (PoC) make people be more generative? - Uncovering the Sismo's design of 'generative PoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2161,514 +2161,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de santé et crise Covid : vers une nouvelle conception de la performance ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubert Isabelle</w:t>
+                <w:t xml:space="preserve">Introduction : Une nouvelle étape dans le décloisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, Alexandre Mallard. </w:t>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en temps de crise. Réactions et adaptations face à la crise Covid-19</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-39, 2022</w:t>
+              <w:t xml:space="preserve">Crise Covid et agilité du système de santé : Témoignages et regards croisés - tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2022, 9782356718723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660876v1</w:t>
+                <w:t xml:space="preserve">hal-03872659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Une nouvelle étape dans le décloisonnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ramalho Vale Cavalcante</w:t>
+                <w:t xml:space="preserve">Système de santé et crise Covid : vers une nouvelle conception de la performance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines. </w:t>
+              <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, Alexandre Mallard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise Covid et agilité du système de santé : Témoignages et regards croisés - tome II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-14, 2022, 9782356718723</w:t>
+              <w:t xml:space="preserve">Innover en temps de crise. Réactions et adaptations face à la crise Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des MINES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-39, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872659v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable ou éphémère ? La transformation du système de santé à la croisée des chemins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche de pousse-seringues électriques pour l’Assistance Publique – Hôpitaux de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
+              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés, Paris : Presses des Mines, collection Économie et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543503v1</w:t>
+                <w:t xml:space="preserve">hal-03400740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+                <w:t xml:space="preserve">Durable ou éphémère ? La transformation du système de santé à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908784v1</w:t>
+                <w:t xml:space="preserve">hal-03543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de pousse-seringues électriques pour l’Assistance Publique – Hôpitaux de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés, Paris : Presses des Mines, collection Économie et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400740v1</w:t>
+                <w:t xml:space="preserve">hal-03908784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3046,51 +3046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gayda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03738429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gayda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03738429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>