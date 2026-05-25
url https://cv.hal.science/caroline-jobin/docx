--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -326,260 +326,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Lafkihi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Weil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735694v1</w:t>
+                <w:t xml:space="preserve">hal-03705885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Lafkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">SEFI Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705885v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs : Crise Covid, une crise inédite ? Des effets organisationnels durables ?</w:t>
               </w:r>
@@ -2454,221 +2454,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable ou éphémère ? La transformation du système de santé à la croisée des chemins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubert Isabelle</w:t>
+                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543503v1</w:t>
+                <w:t xml:space="preserve">hal-03908784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La crise Covid : une invitation à repenser l'organisation du système de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+                <w:t xml:space="preserve">Durable ou éphémère ? La transformation du système de santé à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 9-16, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908784v1</w:t>
+                <w:t xml:space="preserve">hal-03543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3046,51 +3046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gayda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03738429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramalho Vale Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gayda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03738429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>