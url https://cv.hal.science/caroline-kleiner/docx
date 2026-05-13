--- v0 (2026-03-07)
+++ v1 (2026-05-13)
@@ -100,4612 +100,4726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réponse des banques centrales au développement des crypto « monnaies » : l’émission de monnaies numériques banque centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crypto-monnaies, monnaies digitales : quelle régulation pour quels usages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit comparé pour les sanctions économiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier animé lors du congrès quadri-annuel de l’Académie internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Asunción, Paraguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deference in international arbitration: which deference in matter of economic sanctions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEFERENCE IN INTERNATIONAL ARBITRATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paiement en monnaie numérique banque centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis juridiques de l'évolution du paiement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptocurrencies as a way to circumvent sanctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cryptomonnaie : un refuge pour les pays sous sanctions économiques?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif. La localisation du dommage en droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivera Boskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La localisation du dommage en droit international privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : l’avenir de la finance verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La finance verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The control of international public policy for arbitral awards by French courts: a new standard is born?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Aspects of Arbitration Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Maynooth, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Asunción, Paraguay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regimes for the Harmonisation or Unification of Commercial Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing Diversity and Plurality in Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pretoria, Afrique du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Deference in international arbitration: which deference in matter of economic sanctions?</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle guerre des monnaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Martucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche juridique de la « guerre économique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La privatisation de la monnaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La privatisation des missions régaliennes : justice, défense, monnaie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las criptomonedas : ¿un desafio para el derecho comparado ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asociación argentina de derecho comparado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur Causales de nulidad de laudos en el arbitraje comercial: ¿es necesario ampliar o restringir la lista estándar de la Ley Modelo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia latinoamericana de arbitraje (CLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Asúncion, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Due process in International Arbitration : French Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Arbitration : French Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élection de for en matière bancaire et financière : quel sort réserver aux clauses asymétriques et aux clauses modèles des ISDA Master Agreement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES CLAUSES ATTRIBUTIVES DE COMPÉTENCE INTERNATIONALE : DE LA PRÉVISIBILITÉ AU DÉSORDRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des clients fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fonctions sociales du banquier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of article 5 Rome II and the 1973 Hague Convention on the law applicable to product liability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards a Norwegian codification of choice of law rules – An assessment of Rome I and Rome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Oslo, Norvège</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptocurrencies as transnational currencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Transnational Commercial Law Teachers’ Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraude et offshore : la justice civile désarmée ? Regards franco-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraude et offshore : la justice civile désarmée ? Regards franco-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapporteur général pour le congrès quadri-annuel de l’Académie internationale de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régulation juridique du crowdfunding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Fukuoka, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Law in International Arbitration and Damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Law in International Arbitration and Damages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Singapour, Singapour</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationale and application of the provision of article 4 (1) (h) on Rome I Regulation on the law applicable to contracts on financial instruments concluded within a multilateral system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">caroline-kleiner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Oslo, Norvège</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monnaie en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les monnaies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur El impacto de las sanciones económicas en el arbitraje internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El impacto de las sanciones económicas en el arbitraje internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, cusco, Pérou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur The New York Convention at 60: Is it a rock in a stormy sea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIDS conference on “Stability and Change in International Dispute Settlement”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Tender of Euro Bank Notes in French Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque centrale européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Francfort, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation du dommage en droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivera Boskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La localisation du dommage en droit international privé</w:t>
-[...1345 lines deleted...]
-                <w:t xml:space="preserve">halshs-04137470v1</w:t>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°6, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbitrage des litiges financiers : l’entrée en vigueur du nouveau règlement d’arbitrage de P.R.I.M.E. Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit financier international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application des « sanctions économiques » adoptées par l’Union européenne contre la Russie à la suite de l’invasion de l’Ukraine : éléments de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.749-768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation du dommage – rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivera Boskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°6, pp.601-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures de sanctions financières sectorielles prises par l’UE contre la Russie et leur mise en œuvre par les banques européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deference in international arbitration and economic sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Internacional de Arbitragem e Conciliacao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°18, pp.65-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit bancaire international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de gel visant une banque iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit financier international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°3</w:t>
+              <w:t xml:space="preserve">, 2021, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit bancaire international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle coordination internationale en matière bancaire face à la pandémie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit financier international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°1</w:t>
+              <w:t xml:space="preserve">, 2020, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application des « sanctions économiques » adoptées par l’Union européenne contre la Russie à la suite de l’invasion de l’Ukraine : éléments de droit international privé</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 342h7, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lights and shadows of crowdfunding à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Europäisches Privatrecht (ZeuP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit bancaire international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu du dommage et fraude financière : la nécessité d’un for spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.749-768</w:t>
+              <w:t xml:space="preserve">, 2019, pp.503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mesures de sanctions financières sectorielles prises par l’UE contre la Russie et leur mise en œuvre par les banques européennes</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revirement dans le contentieux judiciaire de la dette grecque : les mesures prises par l’État grec pour structurer sa dette sont exclues de la matière civile et commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocation of damages in international arbitration. Is there a room for soft law rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European and International Arbitration Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol.7, pp.127-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des clients fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°3</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La localisation du dommage – rapport introductif</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects juridiques internationaux de la monnaie (réflexion renouvelée en raison des cryptomonnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 333r1, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret bancaire enfin confronté au droit à la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du champ d’application territoriale et monétaire des nouvelles règles sur le marché intérieur des services de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoriality in Investment Arbitration: The Case of Financial Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°6, pp.601-614</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Costamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Dispute Settlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.315-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 324g4, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêts libellés en devises octroyés aux particuliers : l'inutile réforme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la dette souveraine argentine – un contentieux judiciaire et arbitral en quête de règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.751-783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surrogate motherhood in France: the need for a change. Considerations of French Private International Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kansai University Review of Law and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°40, pp.49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de relever d'office le caractère abusif des prêts en devises : une avancée, mais tout n'est pas joué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.1893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d’élection de for insérée dans un prospectus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de relever d’office le caractère abusif des prêts en devises : une avancée, mais tout n’est pas joué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE limite le secret bancaire en faveur des droits de propriété intellectuelle et d'accès à la justice : un message pour les juridictions françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.2168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite bancaire sans frontières : les enseignements de la crise bancaire islandaise, et les occasions manquées...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la loi applicable au régime matrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie conservatoire sur une créance libellée en monnaie étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prohibition de payer en espèces : une loi de police applicable aux seuls paiements faits en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.2289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reparación de los daños causados por violación del convenio arbitral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fernandez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°18, pp.65-91</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El convenio arbitral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.72 - 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intérêts de somme d'argent en droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...2134 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02238403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4715,1204 +4829,1090 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Sanctions and Blocking Statutes – In Reference with Two Recent French Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’argent pas cher ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éventuelle introduction d’un euro numérique par la BCE : quels enjeux juridiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La localisation du dommage en droit international privé</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret bancaire et droit à la preuve dans les litiges internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault de Ravel d'Esclapon, Jérôme Lasserre Capdeville, Nicolas Rontchevsky, Philippe Simler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur des professeurs Jean-Patrice et Michel Storck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021, 9,78225E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile du banquier tiré en matière de chèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Lasserre Capdeville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité civile du banquier aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.169-178, 2021, 9,78271E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élection de for en matière bancaire et financière : entre clauses asymétriques, clauses modèles et quasi-réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malik Laazouzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clauses attributives de compétence internationale : de la prévisibilité au désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, 2021, 9,78238E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 7 Country Report : France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Ferrari, Friedrich Rosenfeld, Dietmar Czernich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Due Process as a Limit to Arbitral Discretion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, pp.157-176, 2020, 9,7894E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation juridique du Crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katharina Boele-Woelki, Diego P. Fernández Arroyo, Alexandre Senegacnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapports généraux du XXème Congrès général de l'Académie internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Cham, pp.323-347, 2020, 9,78303E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-04137422v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité français de droit international privé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de président</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.73-80, 2020, 9,78223E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptocurrencies as transnational currencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Benicke, Stefan Huber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festschrift for Herbert Kronke on the Occasion of his 70th Birthday: „National, International, Transnational: Harmonischer Dreiklang im Recht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gieseking Verlag, pp.979-988, 2020, 9,78377E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux dans un contexte de crise financière globalisée : quels modes de résolution des différends sont ouverts aux créanciers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Waibel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les implications juridiques des crises financières de caractère mondial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.333-373, 2020, 9,789E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret bancaire opposé par les banques françaises aux injonctions de discovery : Du nouveau dans l’international comity analysis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Daigre, Bertrand Bréhier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit bancaire et financier Mélanges AEDBF-France VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RB Edition, pp.327-338, 2018, 9,78286E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bitcoin, monnaie étrangère et indexation : quelle équation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber Amicorum en l'honneur du Professeur Joël Monéger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.239-250, 2017, 9,78271E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Law Association. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137575v1</w:t>
-              </w:r>
-[...773 lines deleted...]
-                <w:t xml:space="preserve">halshs-04137536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6005,51 +6005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits humains comparés : à la recherche de l'universalité des droits humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Aloupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fernandez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,50 +6207,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monnaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire Dalloz International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dettes d’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6259,139 +6341,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Dalloz International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137524v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04137539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbo “Money-Currency” et “Switzerland”</w:t>
               </w:r>
@@ -6798,51 +6798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kleiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135378v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Boskovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137461v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prevost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costamagna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez Arroyo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Aloupi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linos-Alexandre Sicilianos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ve&#314;asquez Gardeta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kleiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135378v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Boskovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prevost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costamagna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez Arroyo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Aloupi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linos-Alexandre Sicilianos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ve&#314;asquez Gardeta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>