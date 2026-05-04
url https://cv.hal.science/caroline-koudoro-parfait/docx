--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -513,51 +513,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
+                <w:t xml:space="preserve">SPQR@Deft2023: Résolution automatique de QCM médicaux à partir de corpus de domaine et de mesures de similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boubehziz</w:t>
@@ -592,97 +592,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Acensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Actes du Défi Fouille de Textes@TALN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2023, Paris, France. https://coria-taln-2023.sciencesconf.org/data/proceedings_DEFT.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131579v1</w:t>
+                <w:t xml:space="preserve">hal-04131847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPQR@Deft2023: Résolution automatique de QCM médicaux à partir de corpus de domaine et de mesures de similarité</w:t>
+                <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boubehziz</w:t>
@@ -717,73 +717,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Acensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Défi Fouille de Textes@TALN2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2023, Paris, France. https://coria-taln-2023.sciencesconf.org/data/proceedings_DEFT.pdf</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131847v1</w:t>
+                <w:t xml:space="preserve">hal-04131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
               </w:r>
@@ -1861,51 +1861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C53C368"/>
+    <w:nsid w:val="44AFC81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2092,51 +2092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-koudoro-parfait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4116-7777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269228020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870707v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05042915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486187.3490206" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-koudoro-parfait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4116-7777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269228020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870707v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05042915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486187.3490206" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>