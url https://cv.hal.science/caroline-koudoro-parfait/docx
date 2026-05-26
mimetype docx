--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -112,1547 +112,1789 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">269228020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=HO2zVKUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle solution pour améliorer les performances de la reconnaissance d’entités nommées sur des données bruitées, corriger l’entrée ou filtrer la sortie ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Impact of Image Resolution on OCR Transcription Accuracy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Desmarest</w:t>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, 19 p. </w:t>
+              <w:t xml:space="preserve">International Workshop on Digital Language Archives: LangArc-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Northern Illinois University; IEEE Computer Society; Association for Computing Machinery, Jan 2026, ONLINE, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1364s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05121498v2</w:t>
+                <w:t xml:space="preserve">⟨10.12794/langarc2543322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epimethee – A Workflow from OCR to Spatial Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Analysis and Recognition - {ICDAR} 2025 - 19th International Conference, Wuhan, China, September 16-21, 2025, Proceedings, Part {III}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xu-Cheng Yin; Dimosthenis Karatzas; Daniel Lopresti, Sep 2025, Wuhan China, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04624-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la création des corpus numériques à leur utilisation : les interférences dans la reconnaissance d'entités nommées spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Davide Gherdevich; Eric Mermet, Mar 2022, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPQR@Deft2023: Résolution automatique de QCM médicaux à partir de corpus de domaine et de mesures de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Acensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Défi Fouille de Textes@TALN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2023, Paris, France. https://coria-taln-2023.sciencesconf.org/data/proceedings_DEFT.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Acensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction automatique des interférences OCR dans la reconnaissance d'entités nommées spatiales : réel gain ou perte de l'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Gugliotta; Luca Pallanti; Olivier Kraif; Iris Fabry; Martina Barletta, Apr 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées sur des sorties OCR bruitées : des pistes pour la désambiguïsation morphologique automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richy Buth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.45-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NewsEye’s international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées spatiales dans des transcriptions OCR bruitées de textes littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO 2021 - Atelier Humanités Numériques Spatialisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Brando; Ludovic Moncla, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace Numérique du Vitrail - ENVi Développer une plate-forme numérique sur les données de restauration du vitrail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Arruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la création des corpus numériques à leur utilisation : les interférences dans la reconnaissance d'entités nommées spatiales</w:t>
-[...777 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Des IA au service de l'espace littéraire du XIXe siècle : évaluation et analyse des outils de reconnaissance d'entités nommées spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Parfait</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-02870707v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Sorbonne Université, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025SORUL012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05042915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des IA au service de l'espace littéraire du XIXe siècle : évaluation et analyse des outils de reconnaissance d'entités nommées spatiales</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">tel-05042915v1</w:t>
+                <w:t xml:space="preserve">Quelle solution pour améliorer les performances de la reconnaissance d’entités nommées sur des données bruitées, corriger l’entrée ou filtrer la sortie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Desmarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1364s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Named Entity Recognition in Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACM, pp.13-21, 2021, 978-1-4503-9102-3/21/11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3486187.3490206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1662,138 +1904,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutiliser les corpus numériques constitués par OCR : bruit et silence dans les data papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, LIlle (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1861,51 +2103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44AFC81F"/>
+    <w:nsid w:val="50A7B904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2092,51 +2334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-koudoro-parfait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4116-7777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269228020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870707v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05042915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486187.3490206" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-koudoro-parfait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4116-7777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269228020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HO2zVKUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12794/langarc2543322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Hernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04624-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870707v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05042915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486187.3490206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>