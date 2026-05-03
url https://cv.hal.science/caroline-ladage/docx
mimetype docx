--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -693,213 +693,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ‘experience’ in teaching innovation in education for sustainable development in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+                <w:t xml:space="preserve">La formation initiale des enseignants du premier degré à l’inclusion scolaire des élèves en situation de handicap : le point de vue de formateurs d’INSPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Education Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768203v1</w:t>
+                <w:t xml:space="preserve">hal-03816012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation initiale des enseignants du premier degré à l’inclusion scolaire des élèves en situation de handicap : le point de vue de formateurs d’INSPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
+                <w:t xml:space="preserve">The role of ‘experience’ in teaching innovation in education for sustainable development in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504622.2022.2117278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816012v1</w:t>
+                <w:t xml:space="preserve">hal-03768203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux numériques comme milieu pour le développement professionnel ?</w:t>
               </w:r>
@@ -1252,51 +1252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques et gestes d’adaptation inclusifs pour l’accessibilité du langage écrit aux élèves présentant des TSLA. La place de la formation des enseignants de collège en classe ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nursing trainers, what is the link between the educational needs and the specific needs of students in training?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bacholier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2530,217 +2530,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment enseigner l'empathie ? Perceptions d'étudiants en sciences de l'éducation des fondements épistémologiques et des pédagogies nécessaires à leur apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre normalisation institutionnelle, collégialité et développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches performatives pour une éducation inclusive de l'école à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative SFERE Provence, Jun 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude en sciences sociales « Vers une écologisation de l’enseignement supérieur et la recherche ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labos 1point5, Jun 2024, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759201v1</w:t>
+                <w:t xml:space="preserve">hal-04647741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre normalisation institutionnelle, collégialité et développement professionnel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi et comment enseigner l'empathie ? Perceptions d'étudiants en sciences de l'éducation des fondements épistémologiques et des pédagogies nécessaires à leur apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude en sciences sociales « Vers une écologisation de l’enseignement supérieur et la recherche ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labos 1point5, Jun 2024, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Approches performatives pour une éducation inclusive de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative SFERE Provence, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647741v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Societal and Environmental Challenges through Transformative Pedagogy in Higher Education</w:t>
               </w:r>
@@ -3359,109 +3359,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations didactiques et pédagogiques des ressources éducatives pour les enseignants d'instituts universitaires de technologie (IUT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place de la recherche comme ressource dans l’enseignement en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
+              <w:t xml:space="preserve">Colloque international « Les ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057250v1</w:t>
+                <w:t xml:space="preserve">hal-03821770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANIPPO, une application immersive pour l’apprentissage du raisonnement en mathématiques à l’école primaire</w:t>
               </w:r>
@@ -3566,528 +3566,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la recherche comme ressource dans l’enseignement en IUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptations didactiques et pédagogiques des ressources éducatives pour les enseignants d'instituts universitaires de technologie (IUT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur »</w:t>
+              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821770v1</w:t>
+                <w:t xml:space="preserve">hal-04057250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TAD et l'étude des questions didactiques et pédagogiques face aux situations sociales de transformation qui ne cessent de travailler et de renouveler les sociétés humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualiser ses connaissances : l'évolution professionnelle des enseignants d'école d'ingénieur autour des enjeux de durabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Péninque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITAD7 : 7th International Conference on the Anthropological Theory of the Didactic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Barcelone (Espagne), Espagne</w:t>
+              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Recherches et pratiques en didactique professionnelle, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525790v1</w:t>
+                <w:t xml:space="preserve">hal-03906088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualiser ses connaissances : l'évolution professionnelle des enseignants d'école d'ingénieur autour des enjeux de durabilité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La TAD et l'étude des questions didactiques et pédagogiques face aux situations sociales de transformation qui ne cessent de travailler et de renouveler les sociétés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péninque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Recherches et pratiques en didactique professionnelle, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">CITAD7 : 7th International Conference on the Anthropological Theory of the Didactic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906088v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
+                <w:t xml:space="preserve">Les rapports aux ressources éducatives des enseignants en informatique dans les IUT en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marty</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 9 - DidaSTIC "L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669727v1</w:t>
+                <w:t xml:space="preserve">hal-03697904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports aux ressources éducatives des enseignants en informatique dans les IUT en France</w:t>
+                <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 9 - DidaSTIC "L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697904v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les effets du numérique sur la formation au métier d'ébéniste</w:t>
               </w:r>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration interprofessionnelle pour l'école inclusive : un défi entre les enseignants et les professionnels du secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4630,51 +4630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une application immersive pour la résolution de problèmes ouverts dans le développement de stratégies cognitive et métacognitive au primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Pacurar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4807,51 +4807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage déclaré des outils numériques pour l'accessibilité du langage écrit en classe ordinaire de collège. Les liens tissés entre le discours institutionnel, la formation et l'organisation praxéologique des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4889,51 +4889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Failure: The teachers’ representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion, un facteur déterminant contre l'échec scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,51 +5148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion, un facteur déterminant contre l’échec scolaire de tous les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ravestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RETZ, 2021, Mythes et réalités en Education, André Tricot, 978-2-7256-4028-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7275,228 +7275,228 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources pédagogiques au cœur du fonctionnement des systèmes didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
+                <w:t xml:space="preserve">Corinne Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apprentissage, Didactique, Evaluation, Formation, UR 4671. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198202v2</w:t>
+                <w:t xml:space="preserve">hal-04311637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources pédagogiques au cœur du fonctionnement des systèmes didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Manceau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Apprentissage, Didactique, Evaluation, Formation, UR 4671. 2023</w:t>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04311637v1</w:t>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les perceptions et les utilisations des ressources pour l’enseignement à l’IUT</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et adaptations pédagogiques pour les TSLA en classe ordinaire de collège : quelles praxéologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8451,51 +8451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30EC8CB9"/>
+    <w:nsid w:val="FBA0C743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8682,51 +8682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-ladage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3822-2787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133380130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7892-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2117278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pintus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWZ6JQXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Albareil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04356954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Tretola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Solon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mokhfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276196v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276197v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravenstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Popovitch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004239" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weisser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Achiam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Marandino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804184810-la-pedagogie-universitaire-l-heure-du-numerique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04278596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02458060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gasc&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz Olarr&#237;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-ladage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3822-2787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133380130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7892-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2117278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pintus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWZ6JQXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Albareil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04356954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Tretola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Solon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mokhfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276196v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276197v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravenstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Popovitch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004239" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weisser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Achiam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Marandino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804184810-la-pedagogie-universitaire-l-heure-du-numerique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manceau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04278596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02458060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gasc&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz Olarr&#237;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>