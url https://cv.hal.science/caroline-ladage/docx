--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -214,51 +214,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -438,407 +438,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure les élèves en situation de handicap dans le premier degré : quelles ressources pour les enseignants ?</w:t>
+                <w:t xml:space="preserve">Des postures éducatives pour l’épanouissement des compétences psychosociales des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dintrich</w:t>
+                <w:t xml:space="preserve">Elodie Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826773v1</w:t>
+                <w:t xml:space="preserve">hal-05609947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de dispositifs de classes de découverte (CDD) en France : Quelle tension entre enjeux didactiques et fondements pédagogiques ?</w:t>
+                <w:t xml:space="preserve">Inclure les élèves en situation de handicap dans le premier degré : quelles ressources pour les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095534v1</w:t>
+                <w:t xml:space="preserve">hal-04826773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la transmission des savoir-faire artisanaux dans une hétérogénéité de contextes d'apprentissage. L'influence des technologies numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rivier-Perret</w:t>
+                <w:t xml:space="preserve">Panorama de dispositifs de classes de découverte (CDD) en France : Quelle tension entre enjeux didactiques et fondements pédagogiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 54 (3), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.543.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464297v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation initiale des enseignants du premier degré à l’inclusion scolaire des élèves en situation de handicap : le point de vue de formateurs d’INSPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
+                <w:t xml:space="preserve">Repenser la transmission des savoir-faire artisanaux dans une hétérogénéité de contextes d'apprentissage. L'influence des technologies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rivier-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1 (25), pp.90-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816012v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ‘experience’ in teaching innovation in education for sustainable development in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -879,1131 +866,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sociaux numériques comme milieu pour le développement professionnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation initiale des enseignants du premier degré à l’inclusion scolaire des élèves en situation de handicap : le point de vue de formateurs d’INSPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Pintus</w:t>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03354825v1</w:t>
+                <w:t xml:space="preserve">hal-03816012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie de l’enquête dans le contexte de l’Anthropocène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+                <w:t xml:space="preserve">Les réseaux sociaux numériques comme milieu pour le développement professionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pintus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.14958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03504661v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which methodological paths of inquiry on the Internet for research in didactics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildungsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v0i2.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TAD et la recherche sur les environnements numériques pour l’apprentissage des mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédagogie de l’enquête dans le contexte de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125645v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques et gestes d’adaptation inclusifs pour l’accessibilité du langage écrit aux élèves présentant des TSLA. La place de la formation des enseignants de collège en classe ordinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La TAD et la recherche sur les environnements numériques pour l’apprentissage des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2)</w:t>
+              <w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La théorie anthropologique du didactique : une initiation par la recherche, 11 (1), pp.313-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457838v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'enjeu pédagogique dispute la place de l'enjeu didactique et réciproquement : Le cas de l'éducation au développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+                <w:t xml:space="preserve">Outils numériques et gestes d’adaptation inclusifs pour l’accessibilité du langage écrit aux élèves présentant des TSLA. La place de la formation des enseignants de collège en classe ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, e-312</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425842v1</w:t>
+                <w:t xml:space="preserve">hal-02457838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fondements épistémologiques de la pédagogie de l’enquête en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l'enjeu pédagogique dispute la place de l'enjeu didactique et réciproquement : Le cas de l'éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, e-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444596v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hybridation dans l’enseignement universitaire pour repenser l’articulation entre cours magistraux et travaux dirigés</w:t>
+                <w:t xml:space="preserve">Les fondements épistémologiques de la pédagogie de l’enquête en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444640v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinateurs et Internet à l'école élémentaire française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hybridation dans l’enseignement universitaire pour repenser l’articulation entre cours magistraux et travaux dirigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458178v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet et enseignants : entre contrastes et clivages. Enquête auprès d'enseignants du secondaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinateurs et Internet à l'école élémentaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ravestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ravestein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444739v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter avec l’Internet. Études pour une didactique de l’enquête</w:t>
+                <w:t xml:space="preserve">Internet et enseignants : entre contrastes et clivages. Enquête auprès d'enseignants du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevallard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ravestein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458170v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-learning as a touchstone for didactic theory, and conversely</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Enquêter avec l’Internet. Études pour une didactique de l’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444794v1</w:t>
+                <w:t xml:space="preserve">hal-02458170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E-learning as a touchstone for didactic theory, and conversely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trouver et utiliser des informations sur Internet à l’école : problèmes techniques et questions éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ravestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Johsua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.71 - 83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2013,1678 +2095,1678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels des transformations pédagogiques dans l'enseignement supérieur : contexte, enjeux, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du projet ANR PROPEDASUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Jan 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nursing trainers, what is the link between the educational needs and the specific needs of students in training?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bacholier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Interprofessional Collaboration in Community Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jichi medical University japan; MNUMS Mongolie, May 2025, Shimotsuke-shi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portfolio numérique à l'université : outil de développement d'une identité numérique favorisant la professionnalisation des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Humanités numériques : engagement et apprentissages à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences enseignantes pour former aux enjeux socio-écologiques en école d'ingénieurs ? La problématisation de ses activités et de son contexte institutionnel comme outil du développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des technologies éducatives dans les dispositifs hybrides du point de vue de l'ingénieur pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Albareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ticemed14, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre normalisation institutionnelle, collégialité et développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude en sciences sociales « Vers une écologisation de l’enseignement supérieur et la recherche ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labos 1point5, Jun 2024, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment enseigner l'empathie ? Perceptions d'étudiants en sciences de l'éducation des fondements épistémologiques et des pédagogies nécessaires à leur apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches performatives pour une éducation inclusive de l'école à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative SFERE Provence, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Societal and Environmental Challenges through Transformative Pedagogy in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEPE Network (Teacher Education policy in Europe); SFERE-Provence, FED 4238, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des dispositifs de classes de découverte (CDD) en France du point de vue didactique et pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur la classe dehors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis pédagogiques et didactiques dans la formation et la professionnalisation dans les métiers du sanitaire et du social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des jeunes chercheurs de la Croix Rouge Française, 7e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Croix-Rouge Compétence, Dec 2023, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour réfléchir à son métier : la réflexivité professionnalisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources éducatives pour la formation à travers le prisme de la professionnalisation dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont Laboratoire Acté, Oct 2022, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement dans la conception des ressources pédagogiques en IUT : collaborations incertaines entre enseignants, professionnels et étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-AREF 2023, Engagement dans la recherche, recherches engagées, recherches sur l'engagement : Que nous disent les sciences de l'éducation et de la formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports aux savoirs des enseignants et animateurs de classes de découverte en France : Quelles références épistémologiques invoquées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e Congrès de l'ACFAS Colloque 560 "Rapport(s) au(x) savoir(s) dans les éducations dans et par la nature : Quelles épistémologies ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal et en ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training engineers for sustainability, but which one?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Forum on Philosophy, Engineering, &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ibo van de Poel; David Goldberg, Apr 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la recherche comme ressource dans l’enseignement en IUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptations didactiques et pédagogiques des ressources éducatives pour les enseignants d'instituts universitaires de technologie (IUT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur »</w:t>
+              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821770v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANIPPO, une application immersive pour l’apprentissage du raisonnement en mathématiques à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessyca Tretola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Solon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cabassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations didactiques et pédagogiques des ressources éducatives pour les enseignants d'instituts universitaires de technologie (IUT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La place de la recherche comme ressource dans l’enseignement en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
+              <w:t xml:space="preserve">Colloque international « Les ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057250v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser ses connaissances : l'évolution professionnelle des enseignants d'école d'ingénieur autour des enjeux de durabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3713,2395 +3795,2395 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et pratiques en didactique professionnelle, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TAD et l'étude des questions didactiques et pédagogiques face aux situations sociales de transformation qui ne cessent de travailler et de renouveler les sociétés humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Péninque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CITAD7 : 7th International Conference on the Anthropological Theory of the Didactic.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports aux ressources éducatives des enseignants en informatique dans les IUT en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner les effets du numérique sur la formation au métier d'ébéniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rivier-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 9 - DidaSTIC "L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles – Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. https://www.innovation-pedagogique.fr/article11933.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697904v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les effets du numérique sur la formation au métier d'ébéniste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les rapports aux ressources éducatives des enseignants en informatique dans les IUT en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Molina</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles – Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France. https://www.innovation-pedagogique.fr/article11933.html</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 9 - DidaSTIC "L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362326v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des patients dans la diffusion et la construction de savoirs en santé sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pintus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration interprofessionnelle pour l'école inclusive : un défi entre les enseignants et les professionnels du secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de la relation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Ressources et professionnalisation dans les filières Infocom et GEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Ressources pédagogiques en IUT : quelles conceptions de la professionnalisation ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes d’évaluation des apprentissages des élèves en éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Colloque international de l’ADMEE-Europe « Dispositifs et méthodologies émergents en évaluation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et détermination des pédagogies de l'éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès international d’Actualité de la recherche en éducation et en formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une application immersive pour la résolution de problèmes ouverts dans le développement de stratégies cognitive et métacognitive au primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Pacurar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeux et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation professionnelle par le jeu sérieux : quelle transposition didactique et numérique pour les métiers manuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Mokhfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE, Marseille, France, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage déclaré des outils numériques pour l'accessibilité du langage écrit en classe ordinaire de collège. Les liens tissés entre le discours institutionnel, la formation et l'organisation praxéologique des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Failure: The teachers’ representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ravestein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE « Apprentissage et Éducation » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion, un facteur déterminant contre l'échec scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés sur l’éducation inclusive et les technologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions entre projet didactique et injonctions pédagogiques : analyses praxéologiques en Éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe congrès international de la Théorie Anthropologique du Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion, un facteur déterminant contre l’échec scolaire de tous les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés sur l’éducation inclusive et les technologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'enjeu pédagogique dispute la place de l'enjeu didactique : le cas de l'éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mêlées et démêlés, cinquante ans de recherches en sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et contraintes de l’usage de jeux sérieux en classe. Enquête sur le déploiement d’une plateforme dans 30 collèges français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ravestein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et usages des technologies de l’information et de la communication (EUTIC). </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serge Agostinelli, Nov 2015, Fort de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collaboratif sur des cartes conceptuelles en libre accès sur le Web comme réponse à la complexité de l’éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poplimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et usages des technologies de l’information et de la communication (EUTIC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serge Agostinelli, Nov 2015, Fort de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portfolio comme objet tiers dans les systèmes didactiques et autodidactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la recherche en éducation et en formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés de pratique des infirmiers et infirmières sur internet : quelles contributions dans la construction de praxéologies professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pintus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ravenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00875841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit d'une recherche d'information sur internet comme élément constitutif d'une didactique du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00875570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir décrire une situation professionnelle ; une condition clé dans l'évaluation des compétences professionnelles à l'aide d'un portfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Colloque de l' Association pour le développement des méthodologies d'évaluation en éducation (ADMEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, LUXEMBOURG, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie de l'enquête dans l'éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.334-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions et tests en ligne sur des plateformes EIAH : Des pratiques rétrocognitives réinterrogées par l'analyse des traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mons, Belgique. pp.381-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical reflections about education for sustainable development concept: cultural and territorial dimensions as social innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00770825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6111,1046 +6193,1427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the anthropological theory of the didactic as a framework for an inquiry into teaching critical thinking at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Popovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CITAD 8 - 8th International Conference on the Anthropological Theory of the Didactic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Bellaterra, Barcelona, France. Research praxeologies in the Anthropological Theory of the Didactic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échec scolaire- Mythes et réalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université. Perspectives pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RETZ, 2021, Mythes et réalités en Education, André Tricot, 978-2-7256-4028-0</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.420, 2026, Sphère Educative, 238377376X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117856v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'échec scolaire- Mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Georges Ravestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RETZ, 2021, Mythes et réalités en Education, André Tricot, 978-2-7256-4028-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter pour savoir. La recherche d’information sur Internet comme solution et comme problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. , 2017, Paideia, Gérard Sensevy; Patrick Rayou, 978-2-7535-5379-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training engineers for sustainability, but which one? A discussion of critical alternatives to the &amp;quot;Good Anthropocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Freud</w:t>
+                <w:t xml:space="preserve">L’entretien et le questionnaire pour enquêter sur les ressources pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ladage, Caroline; Redondo, Cécile; Drot-Delange, Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering and Value Change</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-263, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+              <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_15⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-54, 2026, Sphère educative, 9782383773764</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117485v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur Internet : quels recueils de données ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche et formation en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ladage, Caroline; Redondo, Cécile; Drot-Delange, Béatrice. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Enquêter dans les métiers de l’humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université. Perspectives pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-106, 2026, Sphère educative, 9782383773764</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887395v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hétérogénéité des fondements épistémologiques dans l’éducation au développement durable : Conditions et contraintes à l’évolution des modèles pédagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+                <w:t xml:space="preserve">Training engineers for sustainability, but which one? A discussion of critical alternatives to the &amp;quot;Good Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences pédagogiques depuis l’Anthropocène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813004239⟩</w:t>
+              <w:t xml:space="preserve">Engineering and Value Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham; Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-263, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475712v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hétérogénéité des fondements épistémologiques dans l’éducation au développement durable : Conditions et contraintes à l’évolution des modèles pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expériences pédagogiques depuis l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168679v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquêter sur Internet : quels recueils de données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je pars en thèse : conseils épistolaires aux doctorants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Enquêter dans les métiers de l’humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Éditions Raison et Passions, pp.664-680, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950594v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on ATD outside mathematics</w:t>
+                <w:t xml:space="preserve">Enquêter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martha Marandino</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working with the Anthropological Theory of the Didactic in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457926v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE RÉCIT D’UNE RECHERCHE D’INFORMATION COMME ÉLÉMENT CONSTITUTIF D’UNE DIDACTIQUE DU WEB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Je pars en thèse : conseils épistolaires aux doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès éditions, 2020, (L'esperluette : éducation &amp; formation), 978-2-36493-856-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444800v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research on ATD outside mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Achiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Marandino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working with the Anthropological Theory of the Didactic in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE RÉCIT D’UNE RECHERCHE D’INFORMATION COMME ÉLÉMENT CONSTITUTIF D’UNE DIDACTIQUE DU WEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement et la mise en ligne d’une formation universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Geneviève Lameul et Catherine Loisy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250 p., 2014, Pédagogies en développement, 9782804184810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01935475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7160,104 +7623,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une didactique du référencement Apprentissage et enseignement sur des espaces de communication informels sur Internet : l'exemple du « référencement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ravestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7267,309 +7730,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources pédagogiques au cœur du fonctionnement des systèmes didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Apprentissage, Didactique, Evaluation, Formation, UR 4671. 2023</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04311637v1</w:t>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ressources pédagogiques au cœur du fonctionnement des systèmes didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apprentissage, Didactique, Evaluation, Formation, UR 4671. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04198202v2</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les perceptions et les utilisations des ressources pour l’enseignement à l’IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMU - Aix Marseille Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7579,100 +8042,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l’écologie et l’économie des praxéologies de la recherche d’information sur Internet. Une contribution à la didactique de l'enquête codisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. AIX-MARSEILLE UNIVERSITÉ, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01964613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7682,91 +8145,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse pour l'Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. AIX-MARSEILLE UNIVERSITE, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02458060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7776,473 +8239,473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the ATD as a theoretical frame of reference for research in professional training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CITAD 8 - 8th International Conference on the Anthropological Theory of the Didactic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Bellaterra, Barcelona, Spain. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions contemporaines du rapport aux mathématiques et aux autres savoirs à l’école et dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Cirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions of the anthropological theory of the didactic (CITAD4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Toulouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of ATD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Gascón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ruiz Olarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions of the anthropological theory of the didactic (CITAD3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Sant Hilari Sacalm, Spain. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser les mathématiques (et les autres savoirs) comme outils de connaissance et d‘action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirène Larguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CITAD 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Uzès, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8252,138 +8715,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et adaptations pédagogiques pour les TSLA en classe ordinaire de collège : quelles praxéologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès international de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8451,51 +8914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBA0C743"/>
+    <w:nsid w:val="2EAAED42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8682,51 +9145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-ladage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3822-2787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133380130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7892-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2117278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pintus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWZ6JQXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Albareil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04356954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Tretola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Solon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mokhfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276196v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276197v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravenstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Popovitch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004239" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weisser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Achiam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Marandino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804184810-la-pedagogie-universitaire-l-heure-du-numerique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manceau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04278596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02458060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gasc&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz Olarr&#237;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-ladage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3822-2787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133380130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7892-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.543.0061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2117278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pintus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14958" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11629" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWZ6JQXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Albareil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04356954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Tretola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Solon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ninque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mokhfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276196v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01276197v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravenstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Popovitch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/8284-ressources-numeriques-dans-les-formations-technologiques-courtes-a-luniversite-9782383773764.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004239" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887395v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0664" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weisser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Achiam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Marandino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804184810-la-pedagogie-universitaire-l-heure-du-numerique" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manceau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04278596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02458060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gasc&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz Olarr&#237;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>