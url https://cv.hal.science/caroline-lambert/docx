--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -100,50 +100,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégiser le capital humain à l’ère de la connectivité numérique : Ce que nous apprennent les joueurs de football professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">92ème Congrès de l'Acfas - Recherche qualitative en comptabilité : explorer les enjeux comptables sociétaux et organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'actif humain à l'heure de la connectivité numérique. Ce que nous apprennent les joueurs de football professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -165,152 +260,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e conférence francophone sur la recherche en comptabilité critique &amp; interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE (IRGO), Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156916v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05084560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations – The vulnerable researcher as a witness</w:t>
               </w:r>
@@ -385,50 +385,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations. Caregivers' resilience in front of dying patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAEMOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -450,152 +545,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658138v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03658143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t>
               </w:r>
@@ -1486,247 +1486,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accounting for the future (invited conference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Event in the Honour of Anthony Hopwood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From dirty work to dirty dust. An ethnographic study of the shadowy activities of management controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IPA Congress - Interdisciplinary Perspectives on Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From dirty work to dirty dust. An ethnographic study of the shadowy activities of management controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Alternative Perspectives in Accounting Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495246v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-00495696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management Accounting Function: Proposing a Typology</w:t>
               </w:r>
@@ -5389,239 +5389,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Making of the Management Accountant. Instability, Vulnerability and Trials of Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the rarity of women executives in accountancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discipliner les autres et agir sur soi. La double vie du contrôleur de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806496v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-00806490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 'dirty work' to 'dirty dust'. An ethnographic study of the shadowy activities of management controllers</w:t>
               </w:r>
@@ -6483,51 +6483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Mahmoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00577842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghitim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00687845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Mahmoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00577842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghitim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00687845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>