--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -100,50 +100,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'actif humain à l'heure de la connectivité numérique. Ce que nous apprennent les joueurs de football professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e conférence francophone sur la recherche en comptabilité critique &amp; interprétative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE (IRGO), Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégiser le capital humain à l’ère de la connectivité numérique : Ce que nous apprennent les joueurs de football professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -165,152 +260,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92ème Congrès de l'Acfas - Recherche qualitative en comptabilité : explorer les enjeux comptables sociétaux et organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084560v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05156916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations – The vulnerable researcher as a witness</w:t>
               </w:r>
@@ -385,50 +385,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations. Caregivers' resilience in front of dying patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -450,152 +545,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAEMOS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658143v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03658138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t>
               </w:r>
@@ -1570,163 +1570,163 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dirty work to dirty dust. An ethnographic study of the shadowy activities of management controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Alternative Perspectives in Accounting Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From dirty work to dirty dust. An ethnographic study of the shadowy activities of management controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IPA Congress - Interdisciplinary Perspectives on Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495696v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00495246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management Accounting Function: Proposing a Typology</w:t>
               </w:r>
@@ -1965,50 +1965,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le plafond de verre dans les cabinets d'audit - questions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00121038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motherhood: The Key to the Glass Ceiling? The Case of the Big Four in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2017,139 +2099,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IPA Congress - Interdisciplinary Perspectives on Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121039v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00121038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be yourself or rather be your brand ! Care of the Self as Control Tool in a Cosmetic Firm</w:t>
               </w:r>
@@ -6483,51 +6483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Mahmoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00577842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghitim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00687845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Mahmoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00577842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00493803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghitim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00687845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00688508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>