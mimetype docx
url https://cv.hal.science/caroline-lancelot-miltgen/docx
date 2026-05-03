--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -1329,239 +1329,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment as latent vulnerability in techno-mediated consumption journeys</w:t>
+                <w:t xml:space="preserve">The influence of design on flower personality: the moderating role of human personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline del Bucchia</w:t>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Antonia Russell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Burlat</w:t>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.31-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566576v2</w:t>
+                <w:t xml:space="preserve">hal-03313847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of design on flower personality: the moderating role of human personality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowerment as latent vulnerability in techno-mediated consumption journeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline del Bucchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Antonia Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Claire Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (January), pp.629-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313847v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of technology in marketing; utopia or dystopia?</w:t>
               </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Antonia Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advertising Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (4), pp.414-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,51 +2071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Sensory Attributes and Innovation Through Food Product Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Grohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2948,261 +2948,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online consumer privacy concern and willingness to provide personal data on the internet</w:t>
+                <w:t xml:space="preserve">Propension à fournir des données personnelles mensongères sur Internet : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Internet Technology and Secured Transactions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (6), pp.574 - 603. </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (3), pp.9-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNVO.2009.027790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.093.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116128v1</w:t>
+                <w:t xml:space="preserve">hal-01117029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propension à fournir des données personnelles mensongères sur Internet : une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Enquête auprès des internautes : entre croire, dire et faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (3), pp.9-42. </w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53, pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.093.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/31476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117029v1</w:t>
+                <w:t xml:space="preserve">hal-01117081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête auprès des internautes : entre croire, dire et faire</w:t>
+                <w:t xml:space="preserve">Online consumer privacy concern and willingness to provide personal data on the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 53, pp.55-60. </w:t>
+              <w:t xml:space="preserve">International Journal of Internet Technology and Secured Transactions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (6), pp.574 - 603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/31476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNVO.2009.027790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117081v1</w:t>
+                <w:t xml:space="preserve">hal-01116128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité d'un email à vocation commerciale : étude de l'influence des caractéristiques socio-démographiques des internautes sur le processus de réponse</w:t>
               </w:r>
@@ -3288,763 +3288,871 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
+                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response toward inclusive sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Deleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252792v1</w:t>
+                <w:t xml:space="preserve">hal-05606380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526927v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990341v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794507v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’internet, propension au mensonge dans le comportement des utilisateurs et interrogations sur l’activation de la technologie, Session spéciale Systèmes d’identification électronique : perceptions de confiance et de confidentialité,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Azan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de l’International Business Information Management Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBIMA, 2009, Le caire, France</w:t>
+              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907352v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du consommateur face à une sollicitation de ses données personnelles sur Internet: une approche expérimentale</w:t>
+                <w:t xml:space="preserve">Utilisation d’internet, propension au mensonge dans le comportement des utilisateurs et interrogations sur l’activation de la technologie, Session spéciale Systèmes d’identification électronique : perceptions de confiance et de confidentialité,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aix-les-Bains, France. pp.1-28</w:t>
+              <w:t xml:space="preserve">11ème colloque de l’International Business Information Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBIMA, 2009, Le caire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457877v1</w:t>
+                <w:t xml:space="preserve">hal-04907352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préoccupation des clients pour le respect de la vie privée et réponse à une sollicitation portant sur des données personnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse du consommateur face à une sollicitation de ses données personnelles sur Internet: une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nancy, France. pp.1-32</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aix-les-Bains, France. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164835v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préoccupation des clients pour le respect de la vie privée et réponse à une sollicitation portant sur des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nancy, France. pp.1-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vie privée et Internet: influence des caractéristiques individuelles et situationnelles sur les attitudes et les comportements des internautes face à la collecte de leurs données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Tunis, Tunisie. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4054,51 +4162,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'email marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4118,51 +4226,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Stenger; Stéphane Bourliataux-Lajoinie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-marketing &amp; E-commerce : concepts, outils, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.215-242, 2011, 9782100557134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4172,108 +4280,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young People and Emerging Digital Services: An Exploratory Survey on Motivations, Perceptions and Acceptance of Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wainer Lusoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Commission's Joint Research Centre - Institute for Prospective Technological Studies. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4283,114 +4391,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévoilement de soi et réponses du consommateur face à une sollicitation de ses données personnelles : une application aux formulaires sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Dauphine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01102497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4458,51 +4566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9481A73"/>
+    <w:nsid w:val="B3759AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4606,51 +4714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B9AB35DB"/>
+    <w:nsid w:val="22A22CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4840,51 +4948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-lancelot-miltgen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-1451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112856888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2528-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Shuqair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Costa Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2024.103778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Butori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailing Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Xia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2021.113717" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Ben Mimoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbeba Slama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566576v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line del Bucchia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.03.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harrigan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Coussement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatura Ranaweera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1744382" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeff Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Weydert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2018-2724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/JAR-2019-029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01183698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.079.35.52" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Popovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.05.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01115987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.104.0045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2009.027790" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.093.0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31476" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulis Costes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wainer Lusoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/tel-01102497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-lancelot-miltgen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-1451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112856888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2528-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Shuqair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Costa Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2024.103778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Butori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailing Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Xia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2021.113717" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Ben Mimoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbeba Slama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566576v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line del Bucchia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burlat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.03.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harrigan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Coussement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatura Ranaweera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1744382" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeff Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Weydert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2018-2724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/JAR-2019-029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01183698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.079.35.52" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Popovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.05.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01115987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.104.0045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.093.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31476" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2009.027790" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01116103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulis Costes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wainer Lusoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/tel-01102497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>