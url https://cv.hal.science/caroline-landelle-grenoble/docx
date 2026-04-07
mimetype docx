--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursing students’knowledge and effectiveness of teaching in infection prevention and control</w:t>
+                <w:t xml:space="preserve">The hospital sink drain biofilm resistome is independent of the corresponding microbiota, the environment and disinfection measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
+                <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
+                <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12912-025-03316-1⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.123902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200252v1</w:t>
+                <w:t xml:space="preserve">hal-05200256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hospital sink drain biofilm resistome is independent of the corresponding microbiota, the environment and disinfection measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nursing students’knowledge and effectiveness of teaching in infection prevention and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
+                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Morand</w:t>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 284, pp.123902. </w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12912-025-03316-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200256v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a multifaceted intervention affect vaccination rates? Identifying profiles of healthcare workers hesitant about seasonal flu vaccination</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutter Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germi Raphaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -597,265 +597,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Methods Used to Teach Infection Prevention and Control in Nurse Training: Survey of French Training Institutes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile air-decontamination units: Can they be used for immunocompromised patients at high risk for fungal infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dinh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joris Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Shum Cheong Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Pierobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thiebaut-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical and Clinical Nursing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61440/JMCNS.2024.v2.43⟩</w:t>
+              <w:t xml:space="preserve">Hygiene and Environmental Health Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.100102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heha.2024.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779722v1</w:t>
+                <w:t xml:space="preserve">hal-04779708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile air-decontamination units: Can they be used for immunocompromised patients at high risk for fungal infections?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Shum Cheong Sing</w:t>
+                <w:t xml:space="preserve">Educational Methods Used to Teach Infection Prevention and Control in Nurse Training: Survey of French Training Institutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiene and Environmental Health Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.100102. </w:t>
+              <w:t xml:space="preserve">Journal of Medical and Clinical Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heha.2024.100102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61440/JMCNS.2024.v2.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779708v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vaccination uptake and non-uptake influenced by our emotions? An experimental study on the role of emotional processes and compassion</w:t>
               </w:r>
@@ -867,51 +867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thiebaut-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Épaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1220,429 +1220,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External validation of multiple prognosis scores to guide usage of echocardiography in patients with Staphylococcus aureus bacteremia using a prospective cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards real-time monitoring of COVID-19 nosocomial clusters using SARS-CoV-2 genomes in a university hospital of the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentin Vignau</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.06.003⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.104650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235879v1</w:t>
+                <w:t xml:space="preserve">hal-04762087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohort profile for development of machine learning models to predict healthcare-related adverse events (Demeter): clinical objectives, data requirements for modelling and overview of data set for 2016-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+                <w:t xml:space="preserve">Ursula von Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula von Schenck</w:t>
+                <w:t xml:space="preserve">Rui Fa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Fa</w:t>
+                <w:t xml:space="preserve">Daniel Stoessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadiseh Nowparast Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, BMJ OPEN, 13 (8), pp.e070929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-070929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time monitoring of COVID-19 nosocomial clusters using SARS-CoV-2 genomes in a university hospital of the French Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">External validation of multiple prognosis scores to guide usage of echocardiography in patients with Staphylococcus aureus bacteremia using a prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentin Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (3), pp.104650. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (3), pp.e45-e47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762087v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for nosocomial COVID-19 in a French university hospital</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations for de-escalating universal masking in healthcare centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,103 +1896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early prediction of in-hospital mortality utilizing multivariate predictive modelling of electronic medical records and socio-determinants of health of the first day of hospitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Fa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula von Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadiseh Nowparast Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.259. </w:t>
@@ -2030,64 +2030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of literature: Knowledge and practice of standard precautions by nursing student and teaching techniques used in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (5), pp.574-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and outcome of occult bacteremia in patients discharged from emergency departments or ambulatory units: one-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Andry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,550 +2785,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to hospitalize patients in multiple-bed room without increasing the risk of hospital-acquired influenza? Description of a pragmatic preventive strategy in a French university hospital</w:t>
+                <w:t xml:space="preserve">What is the benefit of preoperative washing with chlorhexidine gluconate-impregnated cloths on the incidence of surgical site infections? A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+                <w:t xml:space="preserve">V. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmane Azzam</w:t>
+                <w:t xml:space="preserve">O. Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Buet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2021.09.016⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (4), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762168v1</w:t>
+                <w:t xml:space="preserve">hal-04762583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the benefit of preoperative washing with chlorhexidine gluconate-impregnated cloths on the incidence of surgical site infections? A systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is it possible to hospitalize patients in multiple-bed room without increasing the risk of hospital-acquired influenza? Description of a pragmatic preventive strategy in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Azzam</w:t>
+                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Khouri</w:t>
+                <w:t xml:space="preserve">Othmane Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Landelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeline Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52 (4), pp.185-192. </w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2021.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762583v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Asymptomatic and Symptomatic Influenza Among Healthcare Workers: A Multicenter Prospective Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiles of multidrug-resistant organisms among patients with bacteremia in intensive care units: an international ID-IRI survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehab El-Sokkary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bénet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Serge Aho-Glélé</w:t>
+                <w:t xml:space="preserve">Serhat Uysal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravina Kullar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Umut Pekok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1109⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.2323-2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-021-04288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779539v1</w:t>
+                <w:t xml:space="preserve">hal-04779514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of multidrug-resistant organisms among patients with bacteremia in intensive care units: an international ID-IRI survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rehab El-Sokkary</w:t>
+                <w:t xml:space="preserve">Incidence of Asymptomatic and Symptomatic Influenza Among Healthcare Workers: A Multicenter Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélilah Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhat Uysal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Umut Pekok</w:t>
+                <w:t xml:space="preserve">Ludwig Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (11), pp.2323-2334. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (9), pp.e311-e318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-021-04288-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04779514v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 nosocomial infection acquired in a French university hospital during the 1st wave of the Covid-19 pandemic, a prospective study</w:t>
               </w:r>
@@ -3576,546 +3576,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is virtual reality effective to teach prevention of surgical site infections in the operating room? study protocol for a randomised controlled multicentre trial entitled VIP Room study</w:t>
+                <w:t xml:space="preserve">Outbreak of Human Metapneumovirus in a Nursing Home: A Clinical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+                <w:t xml:space="preserve">Damien Seynaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Castro-Sánchez</w:t>
+                <w:t xml:space="preserve">Brigitte Augusseau-Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Maria Eichel</w:t>
+                <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Comte</w:t>
+                <w:t xml:space="preserve">Christine Morel-Baccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.e037299. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.104 - 109.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2019.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779562v1</w:t>
+                <w:t xml:space="preserve">hal-03489067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors for Staphylococcus aureus surgical site infections after orthopaedic and trauma surgery in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bodelet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.113585 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2020.113585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779548v1</w:t>
+                <w:t xml:space="preserve">hal-03491377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Staphylococcus aureus surgical site infections after orthopaedic and trauma surgery in a French university hospital</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pavese</w:t>
+                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vermorel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229, pp.113585 -. </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1461-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2020.113585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491377v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Human Metapneumovirus in a Nursing Home: A Clinical Perspective</w:t>
+                <w:t xml:space="preserve">Is virtual reality effective to teach prevention of surgical site infections in the operating room? study protocol for a randomised controlled multicentre trial entitled VIP Room study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Seynaeve</w:t>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Augusseau-Rivière</w:t>
+                <w:t xml:space="preserve">Enrique Castro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Couturier</w:t>
+                <w:t xml:space="preserve">Vanessa Maria Eichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morel-Baccard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Alexa Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.104 - 109.e1. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.e037299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2019.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489067v1</w:t>
+                <w:t xml:space="preserve">hal-04779562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors determining the adherence to antimicrobial guidelines and the adoption of computerised decision support systems by physicians: A qualitative study in three European hospitals</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,295 +4363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rapid Sepsityper® protocol and specific MBT-Sepsityper module (Bruker Daltonics) for the rapid diagnosis of bacteremia and fungemia by MALDI-TOF-MS</w:t>
+                <w:t xml:space="preserve">Description of an influenza outbreak in a French university hospital and risk factors of nosocomial influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ponderand</w:t>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pavese</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12941-020-00403-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.879-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-04070-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839663v1</w:t>
+                <w:t xml:space="preserve">hal-04762145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of an influenza outbreak in a French university hospital and risk factors of nosocomial influenza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Rapid Sepsityper® protocol and specific MBT-Sepsityper module (Bruker Daltonics) for the rapid diagnosis of bacteremia and fungemia by MALDI-TOF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ponderand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+                <w:t xml:space="preserve">Danièle Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wintenberger</w:t>
+                <w:t xml:space="preserve">Emmanuelle Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lupo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pavese</w:t>
+                <w:t xml:space="preserve">Thomas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), pp.879-884. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-04070-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12941-020-00403-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762145v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic accuracy of a rapid RT-PCR assay for point-of-care detection of influenza A/B virus at emergency department admission: A prospective evaluation during the 2017/2018 influenza season</w:t>
               </w:r>
@@ -4771,77 +4771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected categories at risk of S. aureus nasal carriage among hospital workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,4877 +4899,4925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriological screening of breast milk samples destined to direct milk donation: Prospective evaluation between 2007 and 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence and prevention of infective endocarditis and bacteraemia after transcatheter aortic valve implantation in a French university hospital: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Minebois</w:t>
+                <w:t xml:space="preserve">M. Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Braux</w:t>
+                <w:t xml:space="preserve">G. Barone-Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pelloux</w:t>
+                <w:t xml:space="preserve">P. Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Marcus</w:t>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vanzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1), pp.94-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012394v1</w:t>
+                <w:t xml:space="preserve">hal-02012399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and prevention of infective endocarditis and bacteraemia after transcatheter aortic valve implantation in a French university hospital: a retrospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Barone-Rochette</w:t>
+                <w:t xml:space="preserve">Bacteriological screening of breast milk samples destined to direct milk donation: Prospective evaluation between 2007 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pavese</w:t>
+                <w:t xml:space="preserve">Constance Minebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">Catherine Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vanzetto</w:t>
+                <w:t xml:space="preserve">Isabelle Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012399v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to ‘Searching for the best agent for antibiotic prophylaxis in patients undergoing transcatheter aortic valve implantation’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100 (4), pp.459-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a multifaceted prevention program on ventilator-associated pneumonia including selective oropharyngeal decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nocquet Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (11), pp.1777-1786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-018-5227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium difficile contamination of health care workers' hands and its potential contribution to the spread of infection: Review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Jullian-Desayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Barbut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (1), pp.51-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajic.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des pratiques professionnelles d'administration des poches de nutrition parentérale préparées en pharmacotechnie en réanimation néonatale et pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Minebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Daloiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new packaging process for non-autoclavable endoscopes: results for the first 100 microbiological samples</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Exposure of Methicillin-Resistant Staphylococcus aureus to Polyhexanide In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tuvignon</w:t>
+                <w:t xml:space="preserve">A. Renzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pelloux</w:t>
+                <w:t xml:space="preserve">E. von Dach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.06.032⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00272-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012403v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Exposure of Methicillin-Resistant Staphylococcus aureus to Polyhexanide In Vitro and In Vivo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a new packaging process for non-autoclavable endoscopes: results for the first 100 microbiological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diene</w:t>
+                <w:t xml:space="preserve">C. Minebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Manzano</w:t>
+                <w:t xml:space="preserve">P. Saviuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tuvignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00272-17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (4), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012401v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Successful Methicillin-Resistant Staphylococcus aureus Decolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saouter von Dach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Agostinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (06), pp.732-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ice.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of hospital-acquired pneumonia in non-ventilated adult patients: a narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Pássaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Harbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13756-016-0150-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized, placebo-controlled, double-blind clinical trial to evaluate the efficacy of polyhexanide for topical decolonization of MRSA carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. von Dach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Haustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agostinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (2), pp.531-538. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkv331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of MRSA in 13 ICUs from eight European countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mroczkowska</w:t>
+                <w:t xml:space="preserve">Administration of antibiotic agents before intraoperative sampling in orthopedic infections alters culture results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Mayahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domizio Suvà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (1), pp.45-52</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (5), pp.518-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012417v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of antibiotic agents before intraoperative sampling in orthopedic infections alters culture results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Al-Mayahi</w:t>
+                <w:t xml:space="preserve">Letter to the Editor concerning the review of Prof. Sheldon L. Kaplan “Recent lessons for the management of bone and joint infections” – Bacteriostatic or bactericidal agents in osteoarticular infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Cian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lipsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Uçkay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 71 (5), pp.518-525</w:t>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.144-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012419v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor concerning the review of Prof. Sheldon L. Kaplan “Recent lessons for the management of bone and joint infections” – Bacteriostatic or bactericidal agents in osteoarticular infections?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la couverture vaccinale anti-pneumococcique chez le sujet âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krypciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (1), pp.144-146</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012429v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la couverture vaccinale anti-pneumococcique chez le sujet âgé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of MRSA in 13 ICUs from eight European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lesprit</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hetem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Empel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mroczkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (4), pp.243-247</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012438v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association Between Colonization With Carbapenemase-Producing Enterobacteriaceae and Overall ICU Mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Dautzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Wekesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Gniadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Antoniadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (6), pp.1170-1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000001028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection control measures to decrease the burden of antimicrobial resistance in the critical care setting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term hepatitis E viral load kinetics in an immunocompromised patient treated with ribavirin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ambrosioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernimoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Samii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (5), pp.499-506</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.O718-O720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012430v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hepatitis E viral load kinetics in an immunocompromised patient treated with ribavirin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infection control measures to decrease the burden of antimicrobial resistance in the critical care setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalisvar Marimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Harbarth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (10), pp.O718-O720</w:t>
+              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.499-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012444v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of Healthcare Workers' Hands with Clostridium difficile Spores after Caring for Patients with C. difficile Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is patient isolation the single most important measure to prevent the spread of multidrug-resistant pathogens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Harbarth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.163-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779592v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Standardized Definition of Healthcare-Associated Influenza?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of Healthcare Workers' Hands with Clostridium difficile Spores after Caring for Patients with C. difficile Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Verachten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/674396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012433v1</w:t>
+                <w:t xml:space="preserve">hal-04779592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is patient isolation the single most important measure to prevent the spread of multidrug-resistant pathogens?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward a Standardized Definition of Healthcare-Associated Influenza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Harbarth</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (2), pp.163-171</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (08), pp.1074-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012449v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Colonization with Methicillin-Susceptible Staphylococcus aureus Protect against Nosocomial Acquisition of Methicillin-Resistant S. aureus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Iten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Uçkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (05), pp.527-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital washbasin water: risk of legionella-contaminated aerosol inhalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (4), pp.308-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.E91-E97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1469-0691.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsolicited post-prescription antibiotic review in surgical and medical wards: factors associated with counselling and physicians’ compliance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (2), pp.227-235</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.E91-E97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012460v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Unsolicited post-prescription antibiotic review in surgical and medical wards: factors associated with counselling and physicians’ compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (2), pp.E91-E97</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.227-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012454v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protracted Outbreak of Multidrug-Resistant Acinetobacter baumannii after Intercontinental Transfer of Colonized Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (02), pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza vaccination coverage among patients and healthcare workers in a university hospital during the 2006-2007 influenza season.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.23-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed increase of S100A9 messenger RNA predicts hospital-acquired infection after septic shock*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (12), pp.2684-2690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182282a40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed increase of S100A9 messenger RNA predicts hospital-acquired infection after septic shock*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (12), pp.2684-2690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of intravenous antibiotic therapy using a reminder or direct counselling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (4), pp.789-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low monocyte human leukocyte antigen-DR is independently associated with nosocomial infections after septic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36 (11), pp.1859-1866. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-010-1962-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de l’expression monocytaire de HLA-DR et risque d’infection hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Floccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allaouchiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (5), pp.368-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie et conséquences de l’immunodépression acquise en réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (6), pp.437-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisoning by lavandin extract in a 18-month-old boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fouilhé Sam-Laï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (4), pp.279-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosocomial Infection After Septic Shock Among Intensive Care Unit Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Francais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosocomial infection after septic shock among intensive care unit patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/591859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00335214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisoning by lavandin extract in a 18-month-old boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fouilhé Sam-Laï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46, pp.279-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prélèvements et détection de légionelles aérosolisées au niveau d'une douche dans un établissement de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14, pp.267-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes épidémiologiques descriptives, cas-témoins et de cohorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XIII (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9779,668 +9827,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital sink drains and wastewater are reservoirs for antibiotic resistant bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial populations and their antibiotic resistance profiles in hospital wastewater from an intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véréna Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacto-Gre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les siphons de lavabos et les eaux usées hospitalières : un réservoir pour les bactéries résistantes aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e RÉUNION INTERDISCIPLINAIRE DE CHIMIOTHÉRAPIE ANTI-INFECTIEUSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring antibiotic resistant pathogens in hospital sinks and wastewater biofilms by culture-independent techniques versus conventional culturing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring antibiotic resistant pathogens in hospital sinks and wastewater biofilms by culture-independent techniques versus conventional culturing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10587,51 +10635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bouget Mohammedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03316-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hennebique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostin Monge-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terreaux-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Gregorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Smiljkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost-Bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06182-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61440/JMCNS.2024.v2.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Pierobon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heha.2024.100102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Vignau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.06.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Price" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mutters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2023.200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-023-02356-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.08.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab El-Sokkary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravina Kullar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Umut Pekok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2022.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Recule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04419-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Uysal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04288-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95852-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Castro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maria Eichel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Comte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fauconnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113585" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seynaeve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Augusseau-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2019.03.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Saverio Centemero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Catho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ranzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Balmelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa424" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ponderand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giraudon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-020-00403-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02196624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hablot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz Masson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebeugle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216308" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.08.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Minebois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pelloux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marcus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012391v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nocquet Boyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genevois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5227-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jullian-Desayes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Mallaret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.08.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Daloiso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dionnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012403v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minebois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saviuc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shum" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuvignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelloux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.06.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012401v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzoni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Dach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manzano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00272-17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saouter von Dach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Agostinho" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haustein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2016.34" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor P&#225;ssaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harbarth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0150-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012414v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haustein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostinho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv331" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hetem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mroczkowska" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Mayahi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizio Suv&#224;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo M&#252;ller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Betz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker U&#231;kay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012438v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krypciak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liuu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesprit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012426v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dautzenberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Wekesa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Gniadkowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Antoniadou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000001028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012430v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalisvar Marimuthu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambrosioni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadengue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernimoulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samii" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verachten" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674396" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012449v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pagani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iten" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sax" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Camus" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyrolle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nicolle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2013.08.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TPZBKM9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Buisson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012454v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965799v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.10.059" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H239X9L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04062456v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182282a40" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012463v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012470v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539253v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tognet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-010-1962-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W960394N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539415v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012474v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Francais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thizy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335214v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591859" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428133v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francony" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427986v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneurin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779646v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976950v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Schmidt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kurtz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976955v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961364v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Charbonnier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976944v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hennebique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostin Monge-Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terreaux-Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bouget Mohammedi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03316-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Gregorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Smiljkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost-Bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06182-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Pierobon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heha.2024.100102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61440/JMCNS.2024.v2.43" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Vignau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.06.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Price" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mutters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2023.200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-023-02356-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.08.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab El-Sokkary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravina Kullar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Umut Pekok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2022.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Recule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04419-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Uysal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04288-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95852-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seynaeve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Augusseau-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2019.03.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fauconnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113585" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Castro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maria Eichel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Comte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037299" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Saverio Centemero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Catho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ranzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Balmelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa424" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ponderand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giraudon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-020-00403-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02196624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hablot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz Masson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebeugle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216308" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.08.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Minebois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pelloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marcus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.09.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nocquet Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genevois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5227-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jullian-Desayes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Mallaret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.08.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G95RP3G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779684v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Daloiso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dionnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Dach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manzano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00272-17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minebois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saviuc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuvignon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelloux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.06.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09P6LGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012412v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saouter von Dach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Agostinho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haustein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2016.34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor P&#225;ssaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harbarth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0150-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haustein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostinho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv331" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Mayahi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cian" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizio Suv&#224;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo M&#252;ller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Betz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker U&#231;kay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krypciak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liuu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesprit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hetem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derde" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mroczkowska" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dautzenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Wekesa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Gniadkowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Antoniadou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000001028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012444v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambrosioni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadengue" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernimoulin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samii" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalisvar Marimuthu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pagani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verachten" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674396" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iten" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sax" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Camus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779602v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyrolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nicolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2013.08.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TPZBKM9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779609v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Buisson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12062" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965799v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.10.059" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H239X9L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04062456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182282a40" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012463v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539253v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tognet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-010-1962-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W960394N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539415v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012474v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012472v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Francais" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thizy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591859" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428133v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francony" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427986v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneurin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976950v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Schmidt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kurtz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976955v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Charbonnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976944v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>