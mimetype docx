--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -66,299 +66,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hospital sink drain biofilm resistome is independent of the corresponding microbiota, the environment and disinfection measures</w:t>
+                <w:t xml:space="preserve">Nursing students’knowledge and effectiveness of teaching in infection prevention and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hennebique</w:t>
+                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123902⟩</w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12912-025-03316-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200256v1</w:t>
+                <w:t xml:space="preserve">hal-05200252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursing students’knowledge and effectiveness of teaching in infection prevention and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hospital sink drain biofilm resistome is independent of the corresponding microbiota, the environment and disinfection measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hennebique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
+                <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.850. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.123902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12912-025-03316-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200252v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a multifaceted intervention affect vaccination rates? Identifying profiles of healthcare workers hesitant about seasonal flu vaccination</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutter Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germi Raphaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -597,265 +597,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile air-decontamination units: Can they be used for immunocompromised patients at high risk for fungal infections?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Educational Methods Used to Teach Infection Prevention and Control in Nurse Training: Survey of French Training Institutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Voisin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiene and Environmental Health Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heha.2024.100102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical and Clinical Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61440/JMCNS.2024.v2.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779708v1</w:t>
+                <w:t xml:space="preserve">hal-04779722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Methods Used to Teach Infection Prevention and Control in Nurse Training: Survey of French Training Institutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
+                <w:t xml:space="preserve">Mobile air-decontamination units: Can they be used for immunocompromised patients at high risk for fungal infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Shum Cheong Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dinh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Thiebaut-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical and Clinical Nursing Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Hygiene and Environmental Health Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.100102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61440/JMCNS.2024.v2.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heha.2024.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779722v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vaccination uptake and non-uptake influenced by our emotions? An experimental study on the role of emotional processes and compassion</w:t>
               </w:r>
@@ -867,51 +867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thiebaut-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Épaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1220,429 +1220,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time monitoring of COVID-19 nosocomial clusters using SARS-CoV-2 genomes in a university hospital of the French Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohort profile for development of machine learning models to predict healthcare-related adverse events (Demeter): clinical objectives, data requirements for modelling and overview of data set for 2016-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Ursula von Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Fa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadiseh Nowparast Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104650⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, BMJ OPEN, 13 (8), pp.e070929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-070929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762087v1</w:t>
+                <w:t xml:space="preserve">hal-04449022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile for development of machine learning models to predict healthcare-related adverse events (Demeter): clinical objectives, data requirements for modelling and overview of data set for 2016-2018</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">External validation of multiple prognosis scores to guide usage of echocardiography in patients with Staphylococcus aureus bacteremia using a prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stoessel</w:t>
+                <w:t xml:space="preserve">Clémentin Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadiseh Nowparast Rostami</w:t>
+                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-070929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (3), pp.e45-e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449022v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External validation of multiple prognosis scores to guide usage of echocardiography in patients with Staphylococcus aureus bacteremia using a prospective cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentin Vignau</w:t>
+                <w:t xml:space="preserve">Towards real-time monitoring of COVID-19 nosocomial clusters using SARS-CoV-2 genomes in a university hospital of the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Saunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (3), pp.e45-e47. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.104650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235879v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for nosocomial COVID-19 in a French university hospital</w:t>
               </w:r>
@@ -1756,654 +1756,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations for de-escalating universal masking in healthcare centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morgan</w:t>
+                <w:t xml:space="preserve">Early prediction of in-hospital mortality utilizing multivariate predictive modelling of electronic medical records and socio-determinants of health of the first day of hospitalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Fa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula von Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadiseh Nowparast Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Stewardship &amp; Healthcare Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ash.2023.200⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-023-02356-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779624v1</w:t>
+                <w:t xml:space="preserve">hal-04449087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of in-hospital mortality utilizing multivariate predictive modelling of electronic medical records and socio-determinants of health of the first day of hospitalization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of literature: Knowledge and practice of standard precautions by nursing student and teaching techniques used in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bouget Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-023-02356-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), pp.574-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2022.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449087v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of literature: Knowledge and practice of standard precautions by nursing student and teaching techniques used in training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Considerations for de-escalating universal masking in healthcare centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Mutters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (5), pp.574-581. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Stewardship &amp; Healthcare Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.e128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2022.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ash.2023.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779629v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of point-of-care influenza tests on antibiotic prescriptions by emergency physicians in a French hospital</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larrat</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Viglino</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.01.014⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762171v1</w:t>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of point-of-care influenza tests on antibiotic prescriptions by emergency physicians in a French hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">A. Berwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">S. Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">D. Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.133-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and outcome of occult bacteremia in patients discharged from emergency departments or ambulatory units: one-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Andry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (2), pp.155-158. </w:t>
@@ -3036,299 +3036,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of multidrug-resistant organisms among patients with bacteremia in intensive care units: an international ID-IRI survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence of Asymptomatic and Symptomatic Influenza Among Healthcare Workers: A Multicenter Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhat Uysal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Umut Pekok</w:t>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélilah Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-021-04288-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (9), pp.e311-e318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779514v1</w:t>
+                <w:t xml:space="preserve">hal-04779539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Asymptomatic and Symptomatic Influenza Among Healthcare Workers: A Multicenter Prospective Cohort Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
+                <w:t xml:space="preserve">Profiles of multidrug-resistant organisms among patients with bacteremia in intensive care units: an international ID-IRI survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehab El-Sokkary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Serge Aho-Glélé</w:t>
+                <w:t xml:space="preserve">Serhat Uysal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravina Kullar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Umut Pekok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (9), pp.e311-e318. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.2323-2334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-021-04288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04779539v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 nosocomial infection acquired in a French university hospital during the 1st wave of the Covid-19 pandemic, a prospective study</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3576,546 +3576,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Human Metapneumovirus in a Nursing Home: A Clinical Perspective</w:t>
+                <w:t xml:space="preserve">Risk factors for Staphylococcus aureus surgical site infections after orthopaedic and trauma surgery in a French university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Seynaeve</w:t>
+                <w:t xml:space="preserve">Virginie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Augusseau-Rivière</w:t>
+                <w:t xml:space="preserve">Jérôme Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Couturier</w:t>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morel-Baccard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.104 - 109.e1. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.113585 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2019.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2020.113585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489067v1</w:t>
+                <w:t xml:space="preserve">hal-03491377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Staphylococcus aureus surgical site infections after orthopaedic and trauma surgery in a French university hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Forget</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2020.113585⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1461-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491377v1</w:t>
+                <w:t xml:space="preserve">hal-04779548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bodelet</w:t>
+                <w:t xml:space="preserve">Is virtual reality effective to teach prevention of surgical site infections in the operating room? study protocol for a randomised controlled multicentre trial entitled VIP Room study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Castro-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maria Eichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bodelet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexa Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (12), pp.1461-1479. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.e037299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779548v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is virtual reality effective to teach prevention of surgical site infections in the operating room? study protocol for a randomised controlled multicentre trial entitled VIP Room study</w:t>
+                <w:t xml:space="preserve">Outbreak of Human Metapneumovirus in a Nursing Home: A Clinical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+                <w:t xml:space="preserve">Damien Seynaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Castro-Sánchez</w:t>
+                <w:t xml:space="preserve">Brigitte Augusseau-Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Maria Eichel</w:t>
+                <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Comte</w:t>
+                <w:t xml:space="preserve">Christine Morel-Baccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.e037299. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.104 - 109.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2019.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779562v1</w:t>
+                <w:t xml:space="preserve">hal-03489067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors determining the adherence to antimicrobial guidelines and the adoption of computerised decision support systems by physicians: A qualitative study in three European hospitals</w:t>
               </w:r>
@@ -4229,697 +4229,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster of Coronavirus Disease 2019 (COVID-19) in the French Alps, February 2020</w:t>
+                <w:t xml:space="preserve">Description of an influenza outbreak in a French university hospital and risk factors of nosocomial influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Danis</w:t>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Epaulard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bénet</w:t>
+                <w:t xml:space="preserve">Claire Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séphora Campoy</w:t>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa424⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.879-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-04070-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779570v1</w:t>
+                <w:t xml:space="preserve">hal-04762145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of an influenza outbreak in a French university hospital and risk factors of nosocomial influenza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Rapid Sepsityper® protocol and specific MBT-Sepsityper module (Bruker Daltonics) for the rapid diagnosis of bacteremia and fungemia by MALDI-TOF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ponderand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+                <w:t xml:space="preserve">Danièle Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wintenberger</w:t>
+                <w:t xml:space="preserve">Emmanuelle Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lupo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pavese</w:t>
+                <w:t xml:space="preserve">Thomas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), pp.879-884. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-04070-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12941-020-00403-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762145v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rapid Sepsityper® protocol and specific MBT-Sepsityper module (Bruker Daltonics) for the rapid diagnosis of bacteremia and fungemia by MALDI-TOF-MS</w:t>
+                <w:t xml:space="preserve">Diagnostic accuracy of a rapid RT-PCR assay for point-of-care detection of influenza A/B virus at emergency department admission: A prospective evaluation during the 2017/2018 influenza season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ponderand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pavese</w:t>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Maubon</w:t>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Giraudon</w:t>
+                <w:t xml:space="preserve">Maud Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girard</w:t>
+                <w:t xml:space="preserve">Nicolas Termoz Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebeugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12941-020-00403-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839663v1</w:t>
+                <w:t xml:space="preserve">inserm-02196624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic accuracy of a rapid RT-PCR assay for point-of-care detection of influenza A/B virus at emergency department admission: A prospective evaluation during the 2017/2018 influenza season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+                <w:t xml:space="preserve">Unexpected categories at risk of S. aureus nasal carriage among hospital workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Viglino</w:t>
+                <w:t xml:space="preserve">Michèle Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Hablot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Lebeugle</w:t>
+                <w:t xml:space="preserve">Claude-Alexandre Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216308⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (8), pp.1093-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02196624v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected categories at risk of S. aureus nasal carriage among hospital workers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Bacteriological screening of breast milk samples destined to direct milk donation: Prospective evaluation between 2007 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Minebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Bes</w:t>
+                <w:t xml:space="preserve">Isabelle Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Alexandre Gustave</w:t>
+                <w:t xml:space="preserve">Leïla Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222 (8), pp.1093-1097. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352128v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and prevention of infective endocarditis and bacteraemia after transcatheter aortic valve implantation in a French university hospital: a retrospective study</w:t>
               </w:r>
@@ -5045,3668 +5045,3680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriological screening of breast milk samples destined to direct milk donation: Prospective evaluation between 2007 and 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
+                <w:t xml:space="preserve">Reply to ‘Searching for the best agent for antibiotic prophylaxis in patients undergoing transcatheter aortic valve implantation’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Minebois</w:t>
+                <w:t xml:space="preserve">I. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Braux</w:t>
+                <w:t xml:space="preserve">M. Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pelloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leïla Marcus</w:t>
+                <w:t xml:space="preserve">P. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (4), pp.459-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.09.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012394v1</w:t>
+                <w:t xml:space="preserve">hal-02012396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to ‘Searching for the best agent for antibiotic prophylaxis in patients undergoing transcatheter aortic valve implantation’</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pavese</w:t>
+                <w:t xml:space="preserve">Impact of a multifaceted prevention program on ventilator-associated pneumonia including selective oropharyngeal decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pierre</w:t>
+                <w:t xml:space="preserve">V. Nocquet Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mallaret</w:t>
+                <w:t xml:space="preserve">Mohamed Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stahl</w:t>
+                <w:t xml:space="preserve">E. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (11), pp.1777-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-5227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012396v1</w:t>
+                <w:t xml:space="preserve">hal-02012391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a multifaceted prevention program on ventilator-associated pneumonia including selective oropharyngeal decontamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clostridium difficile contamination of health care workers' hands and its potential contribution to the spread of infection: Review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Jullian-Desayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abbas</w:t>
+                <w:t xml:space="preserve">Marie-Reine Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Genevois</w:t>
+                <w:t xml:space="preserve">Christian Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Abidi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (11), pp.1777-1786. </w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), pp.51-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-5227-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012391v1</w:t>
+                <w:t xml:space="preserve">hal-02012405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile contamination of health care workers' hands and its potential contribution to the spread of infection: Review of the literature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation des pratiques professionnelles d'administration des poches de nutrition parentérale préparées en pharmacotechnie en réanimation néonatale et pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Minebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine Mallaret</w:t>
+                <w:t xml:space="preserve">F Daloiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brun-Buisson</w:t>
+                <w:t xml:space="preserve">A Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Barbut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.4-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02012405v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des pratiques professionnelles d'administration des poches de nutrition parentérale préparées en pharmacotechnie en réanimation néonatale et pédiatrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Evaluation of a new packaging process for non-autoclavable endoscopes: results for the first 100 microbiological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saviuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Daloiso</w:t>
+                <w:t xml:space="preserve">J. Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tirard</w:t>
+                <w:t xml:space="preserve">P. Tuvignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Dionnet</w:t>
+                <w:t xml:space="preserve">I. Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (4), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779684v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Exposure of Methicillin-Resistant Staphylococcus aureus to Polyhexanide In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. von Dach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aac.00272-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new packaging process for non-autoclavable endoscopes: results for the first 100 microbiological samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevention of hospital-acquired pneumonia in non-ventilated adult patients: a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shum</w:t>
+                <w:t xml:space="preserve">Leonor Pássaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tuvignon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Harbarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.06.032⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-016-0150-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02012403v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Successful Methicillin-Resistant Staphylococcus aureus Decolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saouter von Dach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Agostinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Saouter von Dach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Thomas Haustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (06), pp.732-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ice.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of hospital-acquired pneumonia in non-ventilated adult patients: a narrative review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Randomized, placebo-controlled, double-blind clinical trial to evaluate the efficacy of polyhexanide for topical decolonization of MRSA carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. von Dach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agostinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor Pássaro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-016-0150-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.531-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkv331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012410v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized, placebo-controlled, double-blind clinical trial to evaluate the efficacy of polyhexanide for topical decolonization of MRSA carriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of MRSA in 13 ICUs from eight European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. von Dach</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hetem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Haustein</w:t>
+                <w:t xml:space="preserve">L. Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agostinho</w:t>
+                <w:t xml:space="preserve">J. Empel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Renzi</w:t>
+                <w:t xml:space="preserve">A. Mroczkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (2), pp.531-538. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012414v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration of antibiotic agents before intraoperative sampling in orthopedic infections alters culture results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Mayahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Al-Mayahi</w:t>
+                <w:t xml:space="preserve">Anais Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Cian</w:t>
+                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
+                <w:t xml:space="preserve">Domizio Suvà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camillo Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (5), pp.518-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor concerning the review of Prof. Sheldon L. Kaplan “Recent lessons for the management of bone and joint infections” – Bacteriostatic or bactericidal agents in osteoarticular infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Uçkay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (1), pp.144-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la couverture vaccinale anti-pneumococcique chez le sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krypciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krypciak</w:t>
+                <w:t xml:space="preserve">E. Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Liuu</w:t>
+                <w:t xml:space="preserve">M. Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (4), pp.243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of MRSA in 13 ICUs from eight European countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Association Between Colonization With Carbapenemase-Producing Enterobacteriaceae and Overall ICU Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Dautzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hetem</w:t>
+                <w:t xml:space="preserve">Ann Wekesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Derde</w:t>
+                <w:t xml:space="preserve">Marek Gniadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Empel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mroczkowska</w:t>
+                <w:t xml:space="preserve">Anastasia Antoniadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (6), pp.1170-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000001028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012417v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association Between Colonization With Carbapenemase-Producing Enterobacteriaceae and Overall ICU Mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contamination of Healthcare Workers' Hands with Clostridium difficile Spores after Caring for Patients with C. difficile Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Dautzenberg</w:t>
+                <w:t xml:space="preserve">M. Verachten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Wekesa</w:t>
+                <w:t xml:space="preserve">P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Gniadkowski</w:t>
+                <w:t xml:space="preserve">E. Girou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Antoniadou</w:t>
+                <w:t xml:space="preserve">F. Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (6), pp.1170-1177. </w:t>
+              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000001028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/674396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012426v1</w:t>
+                <w:t xml:space="preserve">hal-04779592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hepatitis E viral load kinetics in an immunocompromised patient treated with ribavirin</w:t>
+                <w:t xml:space="preserve">Toward a Standardized Definition of Healthcare-Associated Influenza?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ambrosioni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (10), pp.O718-O720</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (08), pp.1074-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012444v1</w:t>
+                <w:t xml:space="preserve">hal-02012433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection control measures to decrease the burden of antimicrobial resistance in the critical care setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Is patient isolation the single most important measure to prevent the spread of multidrug-resistant pathogens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Harbarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (5), pp.499-506</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012430v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is patient isolation the single most important measure to prevent the spread of multidrug-resistant pathogens?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Long-term hepatitis E viral load kinetics in an immunocompromised patient treated with ribavirin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ambrosioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernimoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Pagani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Samii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (2), pp.163-171</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.O718-O720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012449v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of Healthcare Workers' Hands with Clostridium difficile Spores after Caring for Patients with C. difficile Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Infection control measures to decrease the burden of antimicrobial resistance in the critical care setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verachten</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kalisvar Marimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Harbarth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.499-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779592v1</w:t>
+                <w:t xml:space="preserve">hal-02012430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Standardized Definition of Healthcare-Associated Influenza?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Does Colonization with Methicillin-Susceptible Staphylococcus aureus Protect against Nosocomial Acquisition of Methicillin-Resistant S. aureus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Iten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Uçkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (08), pp.1074-1075</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (05), pp.527-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012433v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Colonization with Methicillin-Susceptible Staphylococcus aureus Protect against Nosocomial Acquisition of Methicillin-Resistant S. aureus?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.E91-E97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012441v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital washbasin water: risk of legionella-contaminated aerosol inhalation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.E91-E97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04779602v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Unsolicited post-prescription antibiotic review in surgical and medical wards: factors associated with counselling and physicians’ compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.227-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779609v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hospital washbasin water: risk of legionella-contaminated aerosol inhalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (4), pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2013.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012454v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsolicited post-prescription antibiotic review in surgical and medical wards: factors associated with counselling and physicians’ compliance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Protracted Outbreak of Multidrug-Resistant Acinetobacter baumannii after Intercontinental Transfer of Colonized Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brun-Buisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ducellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (2), pp.227-235</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (02), pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012460v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted Outbreak of Multidrug-Resistant Acinetobacter baumannii after Intercontinental Transfer of Colonized Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influenza vaccination coverage among patients and healthcare workers in a university hospital during the 2006-2007 influenza season.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.23-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.10.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012451v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza vaccination coverage among patients and healthcare workers in a university hospital during the 2006-2007 influenza season.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Delayed increase of S100A9 messenger RNA predicts hospital-acquired infection after septic shock*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.10.059⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (12), pp.2684-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182282a40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00965799v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed increase of S100A9 messenger RNA predicts hospital-acquired infection after septic shock*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (12), pp.2684-2690. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 39 (12), pp.2684-2690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062456v1</w:t>
+                <w:t xml:space="preserve">hal-02012463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed increase of S100A9 messenger RNA predicts hospital-acquired infection after septic shock*</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">Low monocyte human leukocyte antigen-DR is independently associated with nosocomial infections after septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pachot</w:t>
+                <w:t xml:space="preserve">Alain Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Larue</w:t>
+                <w:t xml:space="preserve">Eve Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (11), pp.1859-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-010-1962-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of intravenous antibiotic therapy using a reminder or direct counselling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (4), pp.789-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8725,1099 +8737,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low monocyte human leukocyte antigen-DR is independently associated with nosocomial infections after septic shock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diminution de l’expression monocytaire de HLA-DR et risque d’infection hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Venet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Floccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allaouchiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.368-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539253v1</w:t>
+                <w:t xml:space="preserve">hal-02012469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de l’expression monocytaire de HLA-DR et risque d’infection hospitalière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Physiopathologie et conséquences de l’immunodépression acquise en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monneret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Allaouchiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (5), pp.368-376</w:t>
+              <w:t xml:space="preserve">Hygiènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.437-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012469v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathologie et conséquences de l’immunodépression acquise en réanimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Landelle</w:t>
+                <w:t xml:space="preserve">Poisoning by lavandin extract in a 18-month-old boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Monneret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fouilhé Sam-Laï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (6), pp.437-441</w:t>
+              <w:t xml:space="preserve">Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (4), pp.279-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539415v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisoning by lavandin extract in a 18-month-old boy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nosocomial infection after septic shock among intensive care unit patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Francony</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vincent</w:t>
+                <w:t xml:space="preserve">Hélène Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/591859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012474v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00335214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosocomial Infection After Septic Shock Among Intensive Care Unit Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Francais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial infection after septic shock among intensive care unit patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lepape</w:t>
+                <w:t xml:space="preserve">Poisoning by lavandin extract in a 18-month-old boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fouilhé Sam-Laï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Français</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Thizy</w:t>
+                <w:t xml:space="preserve">F. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.279-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00335214v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisoning by lavandin extract in a 18-month-old boy</w:t>
+                <w:t xml:space="preserve">Prélèvements et détection de légionelles aérosolisées au niveau d'une douche dans un établissement de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Francony</w:t>
+                <w:t xml:space="preserve">M. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fouilhé Sam-Laï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Vincent</w:t>
+                <w:t xml:space="preserve">J.-M. Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46, pp.279-281</w:t>
+              <w:t xml:space="preserve">Hygiènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.267-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428133v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélèvements et détection de légionelles aérosolisées au niveau d'une douche dans un établissement de santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Enquêtes épidémiologiques descriptives, cas-témoins et de cohorte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14, pp.267-273</w:t>
+              <w:t xml:space="preserve">, 2005, XIII (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9827,668 +9693,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital sink drains and wastewater are reservoirs for antibiotic resistant bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial populations and their antibiotic resistance profiles in hospital wastewater from an intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véréna Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacto-Gre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les siphons de lavabos et les eaux usées hospitalières : un réservoir pour les bactéries résistantes aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e RÉUNION INTERDISCIPLINAIRE DE CHIMIOTHÉRAPIE ANTI-INFECTIEUSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring antibiotic resistant pathogens in hospital sinks and wastewater biofilms by culture-independent techniques versus conventional culturing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring antibiotic resistant pathogens in hospital sinks and wastewater biofilms by culture-independent techniques versus conventional culturing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostin Monge-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hennebique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Terreaux-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10635,51 +10501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hennebique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostin Monge-Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terreaux-Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bouget Mohammedi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03316-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Gregorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Smiljkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost-Bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06182-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Pierobon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heha.2024.100102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61440/JMCNS.2024.v2.43" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Vignau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.06.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Price" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mutters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2023.200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-023-02356-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.08.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab El-Sokkary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravina Kullar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Umut Pekok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2022.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Recule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04419-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Uysal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04288-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95852-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seynaeve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Augusseau-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2019.03.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fauconnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113585" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Castro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maria Eichel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Comte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037299" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Saverio Centemero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Catho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ranzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Balmelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa424" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ponderand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giraudon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-020-00403-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02196624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hablot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz Masson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebeugle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216308" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.08.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Minebois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pelloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marcus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.09.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nocquet Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genevois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5227-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jullian-Desayes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Mallaret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.08.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G95RP3G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779684v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Daloiso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dionnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Dach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manzano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00272-17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minebois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saviuc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuvignon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelloux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.06.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09P6LGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012412v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saouter von Dach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Agostinho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haustein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2016.34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor P&#225;ssaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harbarth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0150-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haustein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostinho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv331" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Mayahi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cian" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizio Suv&#224;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo M&#252;ller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Betz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker U&#231;kay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krypciak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liuu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesprit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hetem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derde" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mroczkowska" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dautzenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Wekesa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Gniadkowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Antoniadou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000001028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012444v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambrosioni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadengue" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernimoulin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samii" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalisvar Marimuthu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pagani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verachten" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674396" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iten" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sax" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Camus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779602v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyrolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nicolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2013.08.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TPZBKM9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779609v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Buisson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12062" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965799v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.10.059" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H239X9L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04062456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182282a40" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012463v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539253v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tognet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-010-1962-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W960394N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539415v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012474v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012472v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Francais" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thizy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591859" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428133v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francony" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427986v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneurin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976950v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Schmidt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kurtz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976955v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Charbonnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976944v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bouget Mohammedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03316-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hennebique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostin Monge-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terreaux-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Gregorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Smiljkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost-Bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06182-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61440/JMCNS.2024.v2.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Pierobon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heha.2024.100102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Vignau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-023-02356-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.08.032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Price" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mutters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2023.200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab El-Sokkary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravina Kullar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Umut Pekok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2022.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Recule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04419-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Uysal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04288-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95852-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fauconnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113585" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Castro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maria Eichel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037299" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seynaeve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Augusseau-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2019.03.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Saverio Centemero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Catho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ranzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Balmelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ponderand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giraudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-020-00403-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02196624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hablot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz Masson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebeugle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Minebois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pelloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marcus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.09.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nocquet Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genevois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5227-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jullian-Desayes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Mallaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.08.017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G95RP3G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779684v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Daloiso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dionnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minebois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saviuc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shum" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuvignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.06.032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09P6LGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Dach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manzano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00272-17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor P&#225;ssaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harbarth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0150-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012412v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saouter von Dach" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Agostinho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haustein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2016.34" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haustein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostinho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv331" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hetem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mroczkowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Mayahi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizio Suv&#224;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo M&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Betz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker U&#231;kay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krypciak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liuu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesprit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dautzenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Wekesa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Gniadkowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Antoniadou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000001028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779592v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verachten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674396" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pagani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambrosioni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadengue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernimoulin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samii" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012430v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalisvar Marimuthu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iten" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sax" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Camus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779609v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Buisson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12062" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012460v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779602v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyrolle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nicolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2013.08.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TPZBKM9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965799v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.10.059" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H239X9L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04062456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182282a40" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012463v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539253v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tognet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-010-1962-x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W960394N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539415v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012474v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335214v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thizy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591859" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012472v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Francais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428133v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francony" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427986v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneurin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779646v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976951v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976950v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Schmidt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kurtz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976955v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961364v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Charbonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976944v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>