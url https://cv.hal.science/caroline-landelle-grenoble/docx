--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2115,295 +2115,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+                <w:t xml:space="preserve">Effect of point-of-care influenza tests on antibiotic prescriptions by emergency physicians in a French hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">A. Berwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">S. Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">D. Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+                <w:t xml:space="preserve">hal-04762171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of point-of-care influenza tests on antibiotic prescriptions by emergency physicians in a French hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larrat</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Viglino</w:t>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 122, pp.133-139. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762171v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5592,588 +5592,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new packaging process for non-autoclavable endoscopes: results for the first 100 microbiological samples</w:t>
+                <w:t xml:space="preserve">Impact of Exposure of Methicillin-Resistant Staphylococcus aureus to Polyhexanide In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Minebois</w:t>
+                <w:t xml:space="preserve">A. Renzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Saviuc</w:t>
+                <w:t xml:space="preserve">E. von Dach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shum</w:t>
+                <w:t xml:space="preserve">S. Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tuvignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Pelloux</w:t>
+                <w:t xml:space="preserve">C. Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.06.032⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00272-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012403v1</w:t>
+                <w:t xml:space="preserve">hal-02012401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Exposure of Methicillin-Resistant Staphylococcus aureus to Polyhexanide In Vitro and In Vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new packaging process for non-autoclavable endoscopes: results for the first 100 microbiological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saviuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Renzoni</w:t>
+                <w:t xml:space="preserve">J. Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. von Dach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">P. Tuvignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Manzano</w:t>
+                <w:t xml:space="preserve">I. Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (4), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00272-17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012401v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of hospital-acquired pneumonia in non-ventilated adult patients: a narrative review</w:t>
+                <w:t xml:space="preserve">Determinants of Successful Methicillin-Resistant Staphylococcus aureus Decolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor Pássaro</w:t>
+                <w:t xml:space="preserve">Elodie Saouter von Dach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Harbarth</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Americo Agostinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-016-0150-3⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (06), pp.732-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012410v1</w:t>
+                <w:t xml:space="preserve">hal-02012412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Successful Methicillin-Resistant Staphylococcus aureus Decolonization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Saouter von Dach</w:t>
+                <w:t xml:space="preserve">Prevention of hospital-acquired pneumonia in non-ventilated adult patients: a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Pássaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Harbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (06), pp.732-736. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ice.2016.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13756-016-0150-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012412v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized, placebo-controlled, double-blind clinical trial to evaluate the efficacy of polyhexanide for topical decolonization of MRSA carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. von Dach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Haustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,385 +6369,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of antibiotic agents before intraoperative sampling in orthopedic infections alters culture results</w:t>
+                <w:t xml:space="preserve">Amélioration de la couverture vaccinale anti-pneumococcique chez le sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Al-Mayahi</w:t>
+                <w:t xml:space="preserve">S. Krypciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Cian</w:t>
+                <w:t xml:space="preserve">E. Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
+                <w:t xml:space="preserve">M. Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domizio Suvà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camillo Müller</w:t>
+                <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (5), pp.518-525</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012419v1</w:t>
+                <w:t xml:space="preserve">hal-02012438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor concerning the review of Prof. Sheldon L. Kaplan “Recent lessons for the management of bone and joint infections” – Bacteriostatic or bactericidal agents in osteoarticular infections?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Administration of antibiotic agents before intraoperative sampling in orthopedic infections alters culture results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Mayahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Betz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Anais Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lipsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domizio Suvà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 71 (1), pp.144-146</w:t>
+              <w:t xml:space="preserve">, 2015, 71 (5), pp.518-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012429v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la couverture vaccinale anti-pneumococcique chez le sujet âgé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter to the Editor concerning the review of Prof. Sheldon L. Kaplan “Recent lessons for the management of bone and joint infections” – Bacteriostatic or bactericidal agents in osteoarticular infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vincenot</w:t>
+                <w:t xml:space="preserve">Michael Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lipsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lesprit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilker Uçkay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (4), pp.243-247</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.144-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012438v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association Between Colonization With Carbapenemase-Producing Enterobacteriaceae and Overall ICU Mortality</w:t>
               </w:r>
@@ -6861,571 +6861,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of Healthcare Workers' Hands with Clostridium difficile Spores after Caring for Patients with C. difficile Infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term hepatitis E viral load kinetics in an immunocompromised patient treated with ribavirin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verachten</w:t>
+                <w:t xml:space="preserve">J. Ambrosioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Legrand</w:t>
+                <w:t xml:space="preserve">A. Mamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Girou</w:t>
+                <w:t xml:space="preserve">A. Hadengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barbut</w:t>
+                <w:t xml:space="preserve">M. Bernimoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Samii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.O718-O720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779592v1</w:t>
+                <w:t xml:space="preserve">hal-02012444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Standardized Definition of Healthcare-Associated Influenza?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection control measures to decrease the burden of antimicrobial resistance in the critical care setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bénet</w:t>
+                <w:t xml:space="preserve">Kalisvar Marimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Harbarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (08), pp.1074-1075</w:t>
+              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.499-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012433v1</w:t>
+                <w:t xml:space="preserve">hal-02012430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is patient isolation the single most important measure to prevent the spread of multidrug-resistant pathogens?</w:t>
+                <w:t xml:space="preserve">Contamination of Healthcare Workers' Hands with Clostridium difficile Spores after Caring for Patients with C. difficile Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Pagani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Verachten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/674396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012449v1</w:t>
+                <w:t xml:space="preserve">hal-04779592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hepatitis E viral load kinetics in an immunocompromised patient treated with ribavirin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a Standardized Definition of Healthcare-Associated Influenza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Samii</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (10), pp.O718-O720</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (08), pp.1074-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012444v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection control measures to decrease the burden of antimicrobial resistance in the critical care setting</w:t>
+                <w:t xml:space="preserve">Is patient isolation the single most important measure to prevent the spread of multidrug-resistant pathogens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalisvar Marimuthu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Leonardo Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Harbarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (5), pp.499-506</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012430v1</w:t>
+                <w:t xml:space="preserve">hal-02012449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Colonization with Methicillin-Susceptible Staphylococcus aureus Protect against Nosocomial Acquisition of Methicillin-Resistant S. aureus?</w:t>
               </w:r>
@@ -7437,51 +7437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Iten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Uçkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7530,467 +7530,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lesprit</w:t>
+                <w:t xml:space="preserve">Hospital washbasin water: risk of legionella-contaminated aerosol inhalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (4), pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779609v1</w:t>
+                <w:t xml:space="preserve">hal-04779602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.E91-E97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsolicited post-prescription antibiotic review in surgical and medical wards: factors associated with counselling and physicians’ compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.227-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital washbasin water: risk of legionella-contaminated aerosol inhalation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cassier</w:t>
+                <w:t xml:space="preserve">Clinical impact of unsolicited post-prescription antibiotic review in surgical and medical wards: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Nicolle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.E91-E97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2013.08.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04779602v1</w:t>
+                <w:t xml:space="preserve">hal-04779609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protracted Outbreak of Multidrug-Resistant Acinetobacter baumannii after Intercontinental Transfer of Colonized Patients</w:t>
               </w:r>
@@ -8114,51 +8114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza vaccination coverage among patients and healthcare workers in a university hospital during the 2006-2007 influenza season.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,281 +8483,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low monocyte human leukocyte antigen-DR is independently associated with nosocomial infections after septic shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of intravenous antibiotic therapy using a reminder or direct counselling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.789-795</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539253v1</w:t>
+                <w:t xml:space="preserve">hal-02012470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of intravenous antibiotic therapy using a reminder or direct counselling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low monocyte human leukocyte antigen-DR is independently associated with nosocomial infections after septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (11), pp.1859-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-010-1962-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012470v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de l’expression monocytaire de HLA-DR et risque d’infection hospitalière</w:t>
               </w:r>
@@ -9078,286 +9078,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial infection after septic shock among intensive care unit patients.</w:t>
+                <w:t xml:space="preserve">Nosocomial Infection After Septic Shock Among Intensive Care Unit Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Français</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Adrien Francais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-1065</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00335214v1</w:t>
+                <w:t xml:space="preserve">hal-02012472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial Infection After Septic Shock Among Intensive Care Unit Patients</w:t>
+                <w:t xml:space="preserve">Nosocomial infection after septic shock among intensive care unit patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-1065</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (11), pp.1054-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/591859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012472v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00335214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisoning by lavandin extract in a 18-month-old boy</w:t>
               </w:r>
@@ -9494,51 +9494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9606,51 +9606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes épidémiologiques descriptives, cas-témoins et de cohorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XIII (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10501,51 +10501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bouget Mohammedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03316-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hennebique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostin Monge-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terreaux-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Gregorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Smiljkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost-Bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06182-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61440/JMCNS.2024.v2.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Pierobon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heha.2024.100102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Vignau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-023-02356-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.08.032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Price" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mutters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2023.200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab El-Sokkary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravina Kullar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Umut Pekok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2022.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Recule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04419-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Uysal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04288-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95852-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fauconnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113585" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Castro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maria Eichel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037299" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seynaeve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Augusseau-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2019.03.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Saverio Centemero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Catho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ranzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Balmelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ponderand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giraudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-020-00403-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02196624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hablot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz Masson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebeugle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Minebois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pelloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marcus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.09.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nocquet Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genevois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5227-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jullian-Desayes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Mallaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.08.017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G95RP3G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779684v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Daloiso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dionnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minebois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saviuc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shum" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuvignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.06.032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09P6LGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Dach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manzano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00272-17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor P&#225;ssaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harbarth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0150-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012412v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saouter von Dach" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Agostinho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haustein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2016.34" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haustein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostinho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv331" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hetem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mroczkowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Mayahi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizio Suv&#224;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo M&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Betz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker U&#231;kay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krypciak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liuu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesprit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dautzenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Wekesa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Gniadkowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Antoniadou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000001028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779592v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verachten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674396" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pagani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambrosioni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadengue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernimoulin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samii" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012430v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalisvar Marimuthu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iten" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sax" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Camus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779609v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Buisson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12062" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012460v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779602v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyrolle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nicolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2013.08.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TPZBKM9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965799v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.10.059" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H239X9L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04062456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182282a40" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012463v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539253v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tognet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-010-1962-x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W960394N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539415v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012474v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335214v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thizy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591859" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012472v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Francais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428133v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francony" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427986v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneurin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779646v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976951v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976950v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Schmidt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kurtz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976955v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961364v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Charbonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976944v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bouget Mohammedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03316-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hennebique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostin Monge-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terreaux-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Gregorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Smiljkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost-Bru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06182-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61440/JMCNS.2024.v2.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Pierobon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heha.2024.100102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Vignau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-023-02356-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.08.032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Price" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mutters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2023.200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab El-Sokkary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravina Kullar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Umut Pekok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2022.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Recule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04419-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Uysal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04288-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95852-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fauconnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113585" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Castro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maria Eichel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037299" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seynaeve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Augusseau-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2019.03.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Saverio Centemero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Catho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ranzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Balmelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ponderand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giraudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-020-00403-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02196624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hablot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz Masson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebeugle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Gustave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Minebois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pelloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marcus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.09.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nocquet Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genevois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5227-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jullian-Desayes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Mallaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.08.017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G95RP3G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779684v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Daloiso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dionnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012401v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzoni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Dach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manzano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00272-17" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minebois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saviuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuvignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelloux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.06.032" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09P6LGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saouter von Dach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Agostinho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haustein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2016.34" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012410v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor P&#225;ssaro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Harbarth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0150-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haustein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostinho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv331" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hetem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mroczkowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krypciak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liuu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesprit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012419v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Mayahi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizio Suv&#224;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo M&#252;ller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Betz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker U&#231;kay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dautzenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Wekesa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Gniadkowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Antoniadou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000001028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambrosioni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadengue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernimoulin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samii" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012430v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalisvar Marimuthu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verachten" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674396" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012449v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pagani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iten" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sax" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Camus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779602v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyrolle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nicolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2013.08.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TPZBKM9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Buisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779609v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965799v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.10.059" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H239X9L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04062456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182282a40" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012463v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539253v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tognet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-010-1962-x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W960394N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539415v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012474v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012472v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Francais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thizy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591859" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428133v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francony" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427986v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneurin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779646v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976951v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976950v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#233;na Schmidt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kurtz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976955v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961364v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Charbonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976944v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>