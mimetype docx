--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -182,785 +182,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques numériques juvéniles différentes selon le genre. un reflet des inégalités hommes-femmes?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se risquer à se forger comme jeune chercheur, un défi dans les écritures de la thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2</w:t>
+              <w:t xml:space="preserve">Interpares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901075v1</w:t>
+                <w:t xml:space="preserve">halshs-02901104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d'usages entre les jeunes - Les déterminants socio-économiques et culturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
+                <w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02901065v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Digital Natives...Ils sont encore là?!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
+                <w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1</w:t>
+              <w:t xml:space="preserve">CJSOTL_RCACEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02901060v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02006762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures numériques des jeunes ont-elles une place dans l'institution scolaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
+                <w:t xml:space="preserve">Le temps des autres pour se former soi-même : les dispositifs d’auto et de coformation au prisme de la temporalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sanojca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, https://www.reseau-canope.fr/agence-des-usages/dossiers-thematiques_pratiques-et-usages-juveniles.html#bandeauPtf</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02901054v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se risquer à se forger comme jeune chercheur, un défi dans les écritures de la thèse</w:t>
+                <w:t xml:space="preserve">Les Réseaux d'Echanges Réciproques de Savoirs à l'heure du numérique : analyse des réseaux comme dispositifs de formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...175 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 215, pp.137-149</w:t>
+              <w:t xml:space="preserve">, 2013, Hors Série 5, 2 (Numéro spécial), pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -970,1157 +642,1157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02006751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les RERS, nouveaux dispositifs de transmission des savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences : Le goût de l'avenir "Apprendre demain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de valorisation scientifique dans un laboratoire de recherche en Sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans de Sciences de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques créatives d’enseignement des jeunes chercheurs à l’université : entre injonction et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paths of a social innovation</w:t>
+                <w:t xml:space="preserve">Compétences collaboratives dans la pratique d’animateur de réseaux à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sanojca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the past, present and future of educational research in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECER, Sep 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12e séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Marsouin, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165043v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences collaboratives dans la pratique d’animateur de réseaux à l’heure du numérique</w:t>
+                <w:t xml:space="preserve">Paths of a social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Sanojca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Marsouin, May 2014, Le Bono, France</w:t>
+              <w:t xml:space="preserve">the past, present and future of educational research in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Sep 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165026v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours d’une innovation sociale en éducation. Le Cas des Réseaux d’Echanges Réciproques de Savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel des étudiants des cycles supérieurs du CRISES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de formation réciproques devenus outils d’inclusion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">innovations sociales, innovations économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association d’Economie Sociale, Sep 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Réseaux d’Echanges Réciproques de Savoirs, un dispositif d’autoformation singulier</w:t>
+                <w:t xml:space="preserve">Diversité des échanges et réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques 3702 Professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">journée des partenaires de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165049v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Réseaux d'Echanges Réciproques de Savoirs, un dispositif d'autoformation singulier.</w:t>
+                <w:t xml:space="preserve">La place des Réseaux d’Echanges Réciproques de Savoirs dans l’autoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00795622v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Réseaux d’Echanges Réciproques de Savoirs dans l’autoformation</w:t>
+                <w:t xml:space="preserve">Les Réseaux d'Echanges Réciproques de Savoirs, un dispositif d'autoformation singulier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Mar 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165062v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des échanges et réflexivité</w:t>
+                <w:t xml:space="preserve">Les Réseaux d’Echanges Réciproques de Savoirs, un dispositif d’autoformation singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée des partenaires de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jun 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques 3702 Professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165057v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours d’une innovation sociale en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la transformation sociale par l’innovation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2130,108 +1802,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de formation réciproques devenus outils d’inclusion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations sociales, innovations économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01164001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques numériques juvéniles différentes selon le genre. un reflet des inégalités hommes-femmes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités d'usages entre les jeunes - Les déterminants socio-économiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Digital Natives...Ils sont encore là?!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01164001v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures numériques des jeunes ont-elles une place dans l'institution scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.reseau-canope.fr/agence-des-usages/dossiers-thematiques_pratiques-et-usages-juveniles.html#bandeauPtf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2262,64 +2266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Bretagne Loire; Région Bretagne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2613,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674172v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN20048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674172v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN20048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>