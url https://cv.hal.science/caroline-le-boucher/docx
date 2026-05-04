--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1470,165 +1470,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Réseaux d’Echanges Réciproques de Savoirs dans l’autoformation</w:t>
+                <w:t xml:space="preserve">Les Réseaux d'Echanges Réciproques de Savoirs, un dispositif d'autoformation singulier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Mar 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165062v1</w:t>
+                <w:t xml:space="preserve">halshs-00795622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Réseaux d'Echanges Réciproques de Savoirs, un dispositif d'autoformation singulier.</w:t>
+                <w:t xml:space="preserve">La place des Réseaux d’Echanges Réciproques de Savoirs dans l’autoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00795622v1</w:t>
+                <w:t xml:space="preserve">halshs-01165062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réseaux d’Echanges Réciproques de Savoirs, un dispositif d’autoformation singulier</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674172v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN20048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674172v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN20048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>