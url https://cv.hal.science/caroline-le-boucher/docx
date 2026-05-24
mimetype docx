--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -840,191 +840,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02006751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les RERS, nouveaux dispositifs de transmission des savoirs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations et pratiques de valorisation scientifique dans un laboratoire de recherche en Sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences : Le goût de l'avenir "Apprendre demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans de Sciences de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172173v1</w:t>
+                <w:t xml:space="preserve">hal-01691978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et pratiques de valorisation scientifique dans un laboratoire de recherche en Sciences de l’éducation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les RERS, nouveaux dispositifs de transmission des savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans de Sciences de l’éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences : Le goût de l'avenir "Apprendre demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691978v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques créatives d’enseignement des jeunes chercheurs à l’université : entre injonction et émancipation</w:t>
               </w:r>
@@ -1086,618 +1086,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences collaboratives dans la pratique d’animateur de réseaux à l’heure du numérique</w:t>
+                <w:t xml:space="preserve">Paths of a social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Sanojca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Marsouin, May 2014, Le Bono, France</w:t>
+              <w:t xml:space="preserve">the past, present and future of educational research in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Sep 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165026v1</w:t>
+                <w:t xml:space="preserve">halshs-01165043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paths of a social innovation</w:t>
+                <w:t xml:space="preserve">Compétences collaboratives dans la pratique d’animateur de réseaux à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sanojca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the past, present and future of educational research in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECER, Sep 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12e séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Marsouin, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165043v1</w:t>
+                <w:t xml:space="preserve">halshs-01165026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours d’une innovation sociale en éducation. Le Cas des Réseaux d’Echanges Réciproques de Savoirs.</w:t>
+                <w:t xml:space="preserve">Des réseaux de formation réciproques devenus outils d’inclusion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel des étudiants des cycles supérieurs du CRISES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">innovations sociales, innovations économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d’Economie Sociale, Sep 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163178v1</w:t>
+                <w:t xml:space="preserve">halshs-01165002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réseaux de formation réciproques devenus outils d’inclusion sociale</w:t>
+                <w:t xml:space="preserve">Le parcours d’une innovation sociale en éducation. Le Cas des Réseaux d’Echanges Réciproques de Savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">innovations sociales, innovations économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association d’Economie Sociale, Sep 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel des étudiants des cycles supérieurs du CRISES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165002v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des échanges et réflexivité</w:t>
+                <w:t xml:space="preserve">Les Réseaux d’Echanges Réciproques de Savoirs, un dispositif d’autoformation singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée des partenaires de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jun 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques 3702 Professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165057v1</w:t>
+                <w:t xml:space="preserve">halshs-01165049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Réseaux d'Echanges Réciproques de Savoirs, un dispositif d'autoformation singulier.</w:t>
+                <w:t xml:space="preserve">Diversité des échanges et réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">journée des partenaires de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00795622v1</w:t>
+                <w:t xml:space="preserve">halshs-01165057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Réseaux d’Echanges Réciproques de Savoirs dans l’autoformation</w:t>
+                <w:t xml:space="preserve">Les Réseaux d'Echanges Réciproques de Savoirs, un dispositif d'autoformation singulier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Mar 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165062v1</w:t>
+                <w:t xml:space="preserve">halshs-00795622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Réseaux d’Echanges Réciproques de Savoirs, un dispositif d’autoformation singulier</w:t>
+                <w:t xml:space="preserve">La place des Réseaux d’Echanges Réciproques de Savoirs dans l’autoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques 3702 Professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165049v1</w:t>
+                <w:t xml:space="preserve">halshs-01165062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2617,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674172v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN20048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674172v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN20048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>