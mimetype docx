--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -236,6731 +236,6861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical processes, reaction rates and effect of spatial scales in carbonate critical zone observatories: insights from the reactive-transport modeling of C-Q relations in four mountain watersheds</w:t>
+                <w:t xml:space="preserve">Modeling Seasonal Sediment Dynamics and Landscape Evolution in a Marly Badland Catchment, Draix‐Bléone Critical Zone Observatory, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ackerer</w:t>
+                <w:t xml:space="preserve">C. Ariagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legout</w:t>
+                <w:t xml:space="preserve">C. Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">B. Campforts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JF008183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358037v1</w:t>
+                <w:t xml:space="preserve">hal-05597352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial assessment of sediment production in a badland catchment using repeat LiDAR surveys, Draix, Alpes de Haute-Provence, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeochemical processes, reaction rates and effect of spatial scales in carbonate critical zone observatories: insights from the reactive-transport modeling of C-Q relations in four mountain watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Chabaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-13-1205-2025⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 399, pp.221-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369708v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the exchange of CO 2 and O 2 in the shallow critical zone during weathering of marl and black shale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial assessment of sediment production in a badland catchment using repeat LiDAR surveys, Draix, Alpes de Haute-Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hilton</w:t>
+                <w:t xml:space="preserve">Yassine Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Mcclymont</w:t>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Garnett</w:t>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+                <w:t xml:space="preserve">Gabrielle Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.271-299. </w:t>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1205-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-12-271-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-13-1205-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703024v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
+                <w:t xml:space="preserve">Probing the exchange of CO 2 and O 2 in the shallow critical zone during weathering of marl and black shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Bakker</w:t>
+                <w:t xml:space="preserve">Tobias Roylands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Biron</w:t>
+                <w:t xml:space="preserve">Erin Mcclymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Mark Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.271-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-12-271-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684686v1</w:t>
+                <w:t xml:space="preserve">hal-04703024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of marly badlands illustrated by field records of hillslope regolith properties, Draix–Bléone Critical Zone Observatory, South‐East France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5564⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305755v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-frequency, long-term data set of hydrology and sediment yield: the alpine badland catchments of Draix-Bléone Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Klotz</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of marly badlands illustrated by field records of hillslope regolith properties, Draix–Bléone Critical Zone Observatory, South‐East France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-4371-2023⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (8), pp.1526-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685750v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high-frequency, long-term data set of hydrology and sediment yield: the alpine badland catchments of Draix-Bléone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Sebastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Kuss</w:t>
+                <w:t xml:space="preserve">Nicolle Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.4371-4388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-4371-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179943v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeomorphological processes and plant invasion. What interactions in the case of Asian knotweeds along the Herault River (France)?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Borgniet</w:t>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.4167⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.1769-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275496v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand burial has more negative impacts than interspecific competition on a riparian pioneer plant species: The Dwarf bulrush (Typha minima Hoppe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Popoff</w:t>
+                <w:t xml:space="preserve">Hydrogeomorphological processes and plant invasion. What interactions in the case of Asian knotweeds along the Herault River (France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2022.103577⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053548v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment export in marly badland catchments modulated by frost-cracking intensity, Draix–Bléone Critical Zone Observatory, SE France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Ariagno</w:t>
+                <w:t xml:space="preserve">Sand burial has more negative impacts than interspecific competition on a riparian pioneer plant species: The Dwarf bulrush (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-10-81-2022⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.103577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2022.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580183v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of restoration techniques: In-situ transplantation experiment of an endangered clonal plant species (Typha minima Hoppe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Sediment export in marly badland catchments modulated by frost-cracking intensity, Draix–Bléone Critical Zone Observatory, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106130⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-10-81-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130283v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring, modelling and managing gully erosion at large scales: A state of the art</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saskia Foerster</w:t>
+                <w:t xml:space="preserve">Temperature control on CO2 emissions from the weathering of sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Roylands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103637⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.665-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00805-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703015v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature control on CO2 emissions from the weathering of sedimentary rocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulics and rheology of natural hyperconcentrated flows from Draix-Bleone observatory, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolle Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (9), pp.665-671. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.181-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00805-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2020.1744750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580349v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulics and rheology of natural hyperconcentrated flows from Draix-Bleone observatory, French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological succession and fine sediment accretion influence local patch dynamics of a pioneer riparian species ( Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Margot Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.181-195. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (12), pp.2351-2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2020.1744750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128507v1</w:t>
+                <w:t xml:space="preserve">hal-03412670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological succession and fine sediment accretion influence local patch dynamics of a pioneer riparian species ( Typha minima Hoppe)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring, modelling and managing gully erosion at large scales: A state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Trinquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
+                <w:t xml:space="preserve">Matthias Vanmaercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Panagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13837⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.103637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412670v1</w:t>
+                <w:t xml:space="preserve">hal-04703015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of seagrass movement under waves and currents with GPUSPH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Oudart</w:t>
+                <w:t xml:space="preserve">Optimization of restoration techniques: In-situ transplantation experiment of an endangered clonal plant species (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.08.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.106130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931623v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation on erosion: Insights from the calibration and test of a landscape evolution model in alpine badland catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Carriere</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of seagrass movement under waves and currents with GPUSPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4741⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132431v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of Weather Types on the Seasonal and Spatial Variability of Rainfall, Runoff, and Sediment Yield in the Western Mediterranean Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of vegetation on erosion: Insights from the calibration and test of a landscape evolution model in alpine badland catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. González-Hidalgo</w:t>
+                <w:t xml:space="preserve">Alexandra Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albaladejo</w:t>
+                <w:t xml:space="preserve">Gregory Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Andreu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.609. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1085-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11060609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893421v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Relationship of Weather Types on the Seasonal and Spatial Variability of Rainfall, Runoff, and Sediment Yield in the Western Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pena-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nadal-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. González-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.059⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11060609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154366v1</w:t>
+                <w:t xml:space="preserve">hal-02893421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pena-Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nadal-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Gonzalez-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">J. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">V. Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 571, pp.390-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Smetanova</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pedro Nunes</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Licciardello</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.388-403. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391446v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of seasonal cycles of erosion processes in a black marl gully from a time series of high-resolution digital elevation models (DEMs)</w:t>
+                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bechet</w:t>
+                <w:t xml:space="preserve">Anna Smetanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duc</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Loye</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolle Mathys</w:t>
+                <w:t xml:space="preserve">J. Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-4-781-2016⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.388-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507419v1</w:t>
+                <w:t xml:space="preserve">hal-04391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport and shear stress partitioning in a vegetated flow</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of seasonal cycles of erosion processes in a black marl gully from a time series of high-resolution digital elevation models (DEMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolle Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014WR015825⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.781-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-4-781-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601302v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation-driven morphodynamic adjustments of a sand bed</w:t>
+                <w:t xml:space="preserve">Sediment transport and shear stress partitioning in a vegetated flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL060155⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.2901-2922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600238v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate breakage under dynamic loading</w:t>
+                <w:t xml:space="preserve">Vegetation-driven morphodynamic adjustments of a sand bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0235-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (11), pp.3876-3883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL060155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02599513v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for modeling sediment fining during transport with fragmentation and abrasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (F3), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JF001926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggregate breakage under dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0235-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling seasonal sediment dynamics and landscape evolution in a marly badland catchment, Draix-Bléone Critical Zone Observatory, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ariagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-12585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">LiDAR assessment of sediment transport in a small, highly erosive alpine catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6278⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496640v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR assessment of sediment transport in a small, highly erosive alpine catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Boukhari</w:t>
+                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17766⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703066v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en transport-réactif de la géochimie des eaux dans quatre bassins versants de montagne en contexte carbonaté (IR OZCAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities in the weathering zone—implications for oxidative weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Georgiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Roylands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Mcclymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Christgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.20152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of hydrology on chemical weathering in the European Alps with Li and Sr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Praharaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Ogric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.19530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Modelling of Sediment Supply in Torrent Catchments of the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico di Torino, 2023, Torino, Italy. pp.02014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamic of marls sediments illustrated by field records on hillslopes properties, Draix-Bléone CZO, SE France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ariagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van der Beek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforestation drastically reduces CO2 release from sulfide oxidation and its climatic sensitivity – Insight from a paired catchment approach at the Draix-Bleone Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Ogric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion controls vegetation recolonization in Draix-Bleone badlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment export in marly badland catchments controlled by frost cracking intensity, Draix-Bléone CZO, SE France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Ariagno</w:t>
+                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2913⟩</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703103v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Sediment export in marly badland catchments controlled by frost cracking intensity, Draix-Bléone CZO, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16520⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703106v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bedload flux variability at Draix, Southern French Prealps, using a Reid slot sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does vegetation impact the erosion by modelling landscape evolution of marly catchments in the Southern Alps of France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGu general assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach for Flow/Vegetation interaction with 3D SPH Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bakyono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers and Critical Zone Observatory Networks (LTER-France) Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of vegetation on marly catchments in the Southern Alps of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badlands and the carbon cycle: a significant source of petrogenic organic carbon in rivers and marine environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of braiding channels formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telemac Mascaret User Club Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.159-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of hyperconcentrated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riverflow 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San Jose, Costa Rica. pp.993-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of marl fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EPFL Doctoral Conference in Mechanics (EDCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Lausanne, Switzerland. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation processes in marly sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Coastal and Estuarine Morphodynamics, RCEM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic breakage of agglomerates under normal impact and tangential friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Denver, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of pebble abrasion in a tumbling barrel using Discrete Element Method (DEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6970,529 +7100,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7502,154 +7632,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff Generation in Badlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Cantón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Rodríguez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chamizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Solé-Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Badlands Dynamics in a Context of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.155-190, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7659,374 +7789,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse; ESPACE (UMR 7300); IMT Mines Alès; IGE – Institut des Géosciences de l’Environnement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologiquesynthèse du projet DEAR Mieux comprendre les processus de dépôt et d'érosion des sédiments fins sur les bancs de galets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE RiverLy; EDF; IGE – Institut des Géosciences de l’Environnement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO : Évaluation de l’aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8036,100 +8166,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des sédiments marneux et suspensions hyperconcentrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENU018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00603000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8139,105 +8269,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'érosion et interactions avec la végétation, dans les badlands marneux et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Grenoble Alpes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04703149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8384,51 +8514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Roylands" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Garnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-271-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4371-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-81-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanwalleghem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hayas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Foerster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00805-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1744750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bechet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-781-2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venditti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015825" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0235-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4JSW882-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Christgen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Praharaj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ogric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19530" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2614" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klotz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10378" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13249" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2913" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994340v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606139v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guironnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591741v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Cant&#243;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodr&#237;guez-Caballero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chamizo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603000v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04703149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ariagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campforts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van der Beek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Roylands" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Garnett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-271-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4371-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-81-2022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00805-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1744750" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanwalleghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hayas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Foerster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103637" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bechet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-781-2016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601302v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venditti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015825" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0235-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4JSW882-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12585" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Christgen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Praharaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ogric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19530" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2614" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klotz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10378" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13249" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2913" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guironnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Cant&#243;n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodr&#237;guez-Caballero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chamizo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04703149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>