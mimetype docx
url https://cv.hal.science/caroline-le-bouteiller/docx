--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -236,291 +236,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Seasonal Sediment Dynamics and Landscape Evolution in a Marly Badland Catchment, Draix‐Bléone Critical Zone Observatory, SE France</w:t>
+                <w:t xml:space="preserve">Hydrogeochemical processes, reaction rates and effect of spatial scales in carbonate critical zone observatories: insights from the reactive-transport modeling of C-Q relations in four mountain watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ariagno</w:t>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Bouteiller</w:t>
+                <w:t xml:space="preserve">C. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Campforts</w:t>
+                <w:t xml:space="preserve">G. Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. van der Beek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JF008183⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 399, pp.221-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597352v1</w:t>
+                <w:t xml:space="preserve">hal-05358037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical processes, reaction rates and effect of spatial scales in carbonate critical zone observatories: insights from the reactive-transport modeling of C-Q relations in four mountain watersheds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Seasonal Sediment Dynamics and Landscape Evolution in a Marly Badland Catchment, Draix‐Bléone Critical Zone Observatory, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ariagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ackerer</w:t>
+                <w:t xml:space="preserve">C. Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legout</w:t>
+                <w:t xml:space="preserve">B. Campforts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">P. van der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 399, pp.221-241. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JF008183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358037v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial assessment of sediment production in a badland catchment using repeat LiDAR surveys, Draix, Alpes de Haute-Provence, France</w:t>
               </w:r>
@@ -634,970 +634,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the exchange of CO 2 and O 2 in the shallow critical zone during weathering of marl and black shale</w:t>
+                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Roylands</w:t>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hilton</w:t>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Mcclymont</w:t>
+                <w:t xml:space="preserve">Romain Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Garnett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-12-271-2024⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703024v1</w:t>
+                <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the exchange of CO 2 and O 2 in the shallow critical zone during weathering of marl and black shale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Roylands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Bakker</w:t>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Erin Mcclymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Biron</w:t>
+                <w:t xml:space="preserve">Mark Garnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.271-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-12-271-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684686v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of marly badlands illustrated by field records of hillslope regolith properties, Draix–Bléone Critical Zone Observatory, South‐East France</w:t>
+                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Ariagno</w:t>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5564⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.1769-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305755v1</w:t>
+                <w:t xml:space="preserve">hal-04179943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-frequency, long-term data set of hydrology and sediment yield: the alpine badland catchments of Draix-Bléone Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Klotz</w:t>
+                <w:t xml:space="preserve">Hydrogeomorphological processes and plant invasion. What interactions in the case of Asian knotweeds along the Herault River (France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-4371-2023⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685750v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sand burial has more negative impacts than interspecific competition on a riparian pioneer plant species: The Dwarf bulrush (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Kuss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.103577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2022.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179943v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeomorphological processes and plant invasion. What interactions in the case of Asian knotweeds along the Herault River (France)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal dynamics of marly badlands illustrated by field records of hillslope regolith properties, Draix–Bléone Critical Zone Observatory, South‐East France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Didier</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Borgniet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.4167⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (8), pp.1526-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275496v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand burial has more negative impacts than interspecific competition on a riparian pioneer plant species: The Dwarf bulrush (Typha minima Hoppe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-frequency, long-term data set of hydrology and sediment yield: the alpine badland catchments of Draix-Bléone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolle Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Popoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 184, pp.103577. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.4371-4388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2022.103577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-4371-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053548v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment export in marly badland catchments modulated by frost-cracking intensity, Draix–Bléone Critical Zone Observatory, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ariagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,680 +1664,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature control on CO2 emissions from the weathering of sedimentary rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+                <w:t xml:space="preserve">Measuring, modelling and managing gully erosion at large scales: A state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vanmaercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Panagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00805-1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.103637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580349v1</w:t>
+                <w:t xml:space="preserve">hal-04703015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulics and rheology of natural hyperconcentrated flows from Draix-Bleone observatory, French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of restoration techniques: In-situ transplantation experiment of an endangered clonal plant species (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2020.1744750⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.106130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128507v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological succession and fine sediment accretion influence local patch dynamics of a pioneer riparian species ( Typha minima Hoppe)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
+                <w:t xml:space="preserve">Temperature control on CO2 emissions from the weathering of sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Roylands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13837⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.665-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00805-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412670v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring, modelling and managing gully erosion at large scales: A state of the art</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Vanwalleghem</w:t>
+                <w:t xml:space="preserve">Hydraulics and rheology of natural hyperconcentrated flows from Draix-Bleone observatory, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hayas</w:t>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Foerster</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolle Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218, pp.103637. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.181-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2020.1744750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703015v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of restoration techniques: In-situ transplantation experiment of an endangered clonal plant species (Typha minima Hoppe)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ecological succession and fine sediment accretion influence local patch dynamics of a pioneer riparian species ( Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 160, pp.106130. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (12), pp.2351-2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130283v1</w:t>
+                <w:t xml:space="preserve">hal-03412670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of seagrass movement under waves and currents with GPUSPH</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,295 +2849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Anna Smetanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">J. Pedro Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.388-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-04391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Smetanova</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pedro Nunes</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Licciardello</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.388-403. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391446v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of seasonal cycles of erosion processes in a black marl gully from a time series of high-resolution digital elevation models (DEMs)</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolle Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (4), pp.781-798. </w:t>
@@ -3433,247 +3433,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for modeling sediment fining during transport with fragmentation and abrasion</w:t>
+                <w:t xml:space="preserve">Aggregate breakage under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Lavé</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001926⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0235-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973370v1</w:t>
+                <w:t xml:space="preserve">hal-02599513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate breakage under dynamic loading</w:t>
+                <w:t xml:space="preserve">A new framework for modeling sediment fining during transport with fragmentation and abrasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0235-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (F3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02599513v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3685,177 +3685,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling seasonal sediment dynamics and landscape evolution in a marly badland catchment, Draix-Bléone Critical Zone Observatory, SE France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12585⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505784v1</w:t>
+                <w:t xml:space="preserve">hal-04496640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR assessment of sediment transport in a small, highly erosive alpine catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3864,1037 +3847,1054 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Modélisation en transport-réactif de la géochimie des eaux dans quatre bassins versants de montagne en contexte carbonaté (IR OZCAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496640v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en transport-réactif de la géochimie des eaux dans quatre bassins versants de montagne en contexte carbonaté (IR OZCAR)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling seasonal sediment dynamics and landscape evolution in a marly badland catchment, Draix-Bléone Critical Zone Observatory, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-12585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718058v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities in the weathering zone—implications for oxidative weathering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Modelling of Sediment Supply in Torrent Catchments of the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2023.20152⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino, 2023, Torino, Italy. pp.02014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703068v1</w:t>
+                <w:t xml:space="preserve">hal-05316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of hydrology on chemical weathering in the European Alps with Li and Sr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Praharaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rapuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Ogric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.19530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Modelling of Sediment Supply in Torrent Catchments of the Northern French Alps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial communities in the weathering zone—implications for oxidative weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Georgiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Roylands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Mcclymont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Christgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Torino, 2023, Torino, Italy. pp.02014, </w:t>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.20152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316846v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamic of marls sediments illustrated by field records on hillslopes properties, Draix-Bléone CZO, SE France.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reforestation drastically reduces CO2 release from sulfide oxidation and its climatic sensitivity – Insight from a paired catchment approach at the Draix-Bleone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Ogric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2614⟩</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703087v1</w:t>
+                <w:t xml:space="preserve">hal-04703083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reforestation drastically reduces CO2 release from sulfide oxidation and its climatic sensitivity – Insight from a paired catchment approach at the Draix-Bleone Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamic of marls sediments illustrated by field records on hillslopes properties, Draix-Bléone CZO, SE France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703083v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion controls vegetation recolonization in Draix-Bleone badlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4922,481 +4922,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousseynou Ka</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412247v1</w:t>
+                <w:t xml:space="preserve">hal-04703106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Sediment export in marly badland catchments controlled by frost cracking intensity, Draix-Bléone CZO, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16520⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703106v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment export in marly badland catchments controlled by frost cracking intensity, Draix-Bléone CZO, SE France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703103v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -5425,77 +5425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,631 +5544,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bedload flux variability at Draix, Southern French Prealps, using a Reid slot sampler</w:t>
+                <w:t xml:space="preserve">How does vegetation impact the erosion by modelling landscape evolution of marly catchments in the Southern Alps of France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bel</w:t>
+                <w:t xml:space="preserve">Alexandra Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Gregory E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+                <w:t xml:space="preserve">Mohamed M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGu general assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994340v1</w:t>
+                <w:t xml:space="preserve">hal-01996027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does vegetation impact the erosion by modelling landscape evolution of marly catchments in the Southern Alps of France?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Carrière</w:t>
+                <w:t xml:space="preserve">Numerical approach for Flow/Vegetation interaction with 3D SPH Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGu general assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996027v1</w:t>
+                <w:t xml:space="preserve">hal-01958645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for Flow/Vegetation interaction with 3D SPH Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958645v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Anquetin</w:t>
+                <w:t xml:space="preserve">J. Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">I. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391470v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of bedload flux variability at Draix, Southern French Prealps, using a Reid slot sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Braud</w:t>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anquetin</w:t>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552806v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t>
               </w:r>
@@ -6279,90 +6279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of vegetation on marly catchments in the Southern Alps of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6620,64 +6620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of hyperconcentrated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riverflow 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San Jose, Costa Rica. pp.993-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,51 +6728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6804,217 +6804,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation processes in marly sediment transport</w:t>
+                <w:t xml:space="preserve">Dynamic breakage of agglomerates under normal impact and tangential friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Lavé</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Coastal and Estuarine Morphodynamics, RCEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.6</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Denver, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592526v1</w:t>
+                <w:t xml:space="preserve">hal-02592557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic breakage of agglomerates under normal impact and tangential friction</w:t>
+                <w:t xml:space="preserve">Degradation processes in marly sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Denver, United States. pp.4</w:t>
+              <w:t xml:space="preserve">River Coastal and Estuarine Morphodynamics, RCEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592557v1</w:t>
+                <w:t xml:space="preserve">hal-02592526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of pebble abrasion in a tumbling barrel using Discrete Element Method (DEM)</w:t>
               </w:r>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
@@ -7239,103 +7239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
@@ -7364,103 +7364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
@@ -7515,51 +7515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7816,51 +7816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,77 +8043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO : Évaluation de l’aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8514,51 +8514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ariagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campforts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van der Beek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Roylands" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Garnett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-271-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4371-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-81-2022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00805-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1744750" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanwalleghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hayas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Foerster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103637" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bechet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-781-2016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601302v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venditti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015825" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0235-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4JSW882-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12585" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Christgen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Praharaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ogric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19530" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2614" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klotz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10378" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13249" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2913" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guironnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Cant&#243;n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodr&#237;guez-Caballero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chamizo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04703149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ariagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campforts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van der Beek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Roylands" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Garnett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-271-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4371-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-81-2022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanwalleghem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hayas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Foerster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103637" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00805-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1744750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bechet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-781-2016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601302v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venditti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015825" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0235-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4JSW882-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12585" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Praharaj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ogric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19530" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Christgen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klotz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2614" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13249" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2913" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996027v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guironnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Cant&#243;n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodr&#237;guez-Caballero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chamizo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04703149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>