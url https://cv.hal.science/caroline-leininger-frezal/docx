--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -550,51 +550,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -688,252 +688,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Geopolitics and Environmental Issues in Geography Education: Exploratory Teachers’ Insights from France and Israel</w:t>
+                <w:t xml:space="preserve">Virtual field trips: an analysis of their characteristics, elements, and approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Yaar-Waisel</w:t>
+                <w:t xml:space="preserve">Sandra Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa de Lázaro Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48088/ejg.t.yaa.16.2.184.196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geography in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03098265.2025.2560326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464213v1</w:t>
+                <w:t xml:space="preserve">hal-05464230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual field trips: an analysis of their characteristics, elements, and approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Sprenger</w:t>
+                <w:t xml:space="preserve">Bridging Geopolitics and Environmental Issues in Geography Education: Exploratory Teachers’ Insights from France and Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yaar-Waisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">European Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03098265.2025.2560326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48088/ejg.t.yaa.16.2.184.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464230v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pistes pour une géographie expérientielle dans l'enseignement »</w:t>
               </w:r>
@@ -1014,90 +1014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neli Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t>
@@ -1129,2523 +1129,2389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Field Trips in Binational Collaborative Teacher Training: Opportunities and Challenges in the Context of Education for Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leininger-Frézal Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprenger Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.12933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su141912933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740560v1</w:t>
+                <w:t xml:space="preserve">hal-03820270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Field Trips in Binational Collaborative Teacher Training: Opportunities and Challenges in the Context of Education for Sustainable Development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Teachers’ Expertise Through Curriculum Leadership—Lessons from the GeoCapabilities 3 Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tine Béneker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Biddulph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (5-6), pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221341.2022.2149838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su141912933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820270v1</w:t>
+                <w:t xml:space="preserve">hal-04029102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Teachers’ Expertise Through Curriculum Leadership—Lessons from the GeoCapabilities 3 Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mary Biddulph</w:t>
+                <w:t xml:space="preserve">Anticiper l’expertise : aux croisements des didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aeby Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publier en didactiques, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.034.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221341.2022.2149838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04029102v1</w:t>
+                <w:t xml:space="preserve">hal-03879747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper l’expertise : aux croisements des didactiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner les migrations, une question en débat dans la classe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aeby Sandrine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (1-2-2021), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.501.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdid1.034.0061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03879747v1</w:t>
+                <w:t xml:space="preserve">hal-03794916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les migrations, une question en débat dans la classe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching powerful geographical knowledge – a matter of social justice: initial findings from the GeoCapabilities 3 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biddulph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bèneker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Research in Geographical and Environmental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.260-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10382046.2020.1749756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.501.0082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03794916v1</w:t>
+                <w:t xml:space="preserve">hal-03799449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching powerful geographical knowledge – a matter of social justice: initial findings from the GeoCapabilities 3 project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une géographie expérientielle à l’école : l’exemple de l’espace proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research in Geographical and Environmental Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10382046.2020.1749756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03799449v1</w:t>
+                <w:t xml:space="preserve">hal-03799447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une géographie expérientielle à l’école : l’exemple de l’espace proche</w:t>
+                <w:t xml:space="preserve">100 ans d’enseignement de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (1/2), pp.178-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.6577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03799447v1</w:t>
+                <w:t xml:space="preserve">hal-03799445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 ans d’enseignement de la géographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonner, raisonnements en géographie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.6577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03799445v1</w:t>
+                <w:t xml:space="preserve">hal-03799454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonner, raisonnements en géographie scolaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training primary teachers throught experiential geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03799454v1</w:t>
+                <w:t xml:space="preserve">hal-03799476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training primary teachers throught experiential geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner l’Aménagement dans un département de Géographie : évolution des rapports disciplinaires à partir du cas de l’Université Paris Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme, 39-40, pp.4920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799476v1</w:t>
+                <w:t xml:space="preserve">halshs-01991566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques enseignantes déclarées concernant le programme de sciences citoyennes Vigie-Nature École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.79-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.2041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’Aménagement dans un département de Géographie : évolution des rapports disciplinaires à partir du cas de l’Université Paris Diderot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Former à l’aménagement et l’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Geppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme, 39-40, pp.4920. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.5065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.4920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01991566v1</w:t>
+                <w:t xml:space="preserve">hal-03806802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’aménagement et l’urbanisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Geppert</w:t>
+                <w:t xml:space="preserve">Le tourisme, entre ordinaires et extraordinaires de la géographie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (4), pp.624-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.4325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.5065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03806802v1</w:t>
+                <w:t xml:space="preserve">hal-03799464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme, entre ordinaires et extraordinaires de la géographie scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaujal</w:t>
+                <w:t xml:space="preserve">La « professionnalisation » des formations en géographie : spécificité disciplinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pour une réflexion collective sur l'enseignement de la géographie à l'Université, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.4325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03799464v1</w:t>
+                <w:t xml:space="preserve">hal-01950112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « professionnalisation » des formations en géographie : spécificité disciplinaire ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner les marges dans le secondaire : quelle place au politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (3), pp.533-548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.1164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950112v1</w:t>
+                <w:t xml:space="preserve">hal-01950258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les marges dans le secondaire : quelle place au politique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « professionnalisation » des formations en géographie : spécificité disciplinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950258v1</w:t>
+                <w:t xml:space="preserve">halshs-03830693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « professionnalisation » des formations en géographie : spécificité disciplinaire ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude de cas face à l’exemple : pratiques et enjeux dans l’enseignement de la géographie et de l’aménagement à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’usage du cas et de l’exemple dans l’enseignement supérieur : pratiques, apprentissages et rapport aux savoirs, 27, pp.52-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03830693v1</w:t>
+                <w:t xml:space="preserve">hal-01377389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’association opère comme un laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude de cas face à l’exemple : pratiques et enjeux dans l’enseignement de la géographie et de l’aménagement à l’université</w:t>
+                <w:t xml:space="preserve">Édito - L’usage du cas et de l’exemple dans l’enseignement supérieur : objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L’usage du cas et de l’exemple dans l’enseignement supérieur : pratiques, apprentissages et rapport aux savoirs, 27, pp.52-65</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.6169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377389v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito - L’usage du cas et de l’exemple dans l’enseignement supérieur : objet de recherche</w:t>
+                <w:t xml:space="preserve">Enseigner les conflits en géographie : quelle place au politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for history and social sciences education / Revue internationale de didactique de l’histoire et des sciences sociales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.6169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03806758v1</w:t>
+                <w:t xml:space="preserve">hal-01950150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les conflits en géographie : quelle place au politique ?</w:t>
+                <w:t xml:space="preserve">Changing industrial spaces seen by school geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for history and social sciences education / Revue internationale de didactique de l’histoire et des sciences sociales.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.585-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950150v1</w:t>
+                <w:t xml:space="preserve">hal-01950267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing industrial spaces seen by school geography</w:t>
+                <w:t xml:space="preserve">Une rhétorique des images du risque dans la géographie scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (4), pp.585-599</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La géographie scolaire. De l'école élémentaire aux filières universitaires professionnalisantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950267v1</w:t>
+                <w:t xml:space="preserve">hal-01950938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une rhétorique des images du risque dans la géographie scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner les disparités socio-spatiales avec HyperAtlas: le cas de l’Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, La géographie scolaire. De l'école élémentaire aux filières universitaires professionnalisantes</w:t>
+              <w:t xml:space="preserve">Didáctica geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950938v1</w:t>
+                <w:t xml:space="preserve">hal-01950206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les disparités socio-spatiales avec HyperAtlas: le cas de l’Union Européenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau d’acteurs de l’EEDD : forces et faiblesses du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didáctica geográfica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15</w:t>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950206v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau d’acteurs de l’EEDD : forces et faiblesses du territoire</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L’éducation relative à l’environnement : un enjeu de la vie politique locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3655,51 +3521,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la géographie avec l’Intelligence Artificielle, approches expérientielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3715,661 +3581,661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des IREM·S d’Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREMS de Paris, May 2025, Université de Paris, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI in Geography Education: Opportunities, Practical Applications and Critical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANISING GEOGRAPHY: PEOPLE, PLACE AND SPACE IN A GLOBAL WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROGEO, May 2025, Skopje Republic of Macedonia, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les changements globaux dans les curricula du supérieur : enjeux de formations.</w:t>
+                <w:t xml:space="preserve">Empowering academics to develop a global change curriculum in higher education: challenges and barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Université Paris Cité, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurogeo conference Compromised geography: spreading a new world,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROGEO, May 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740680v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire les excursions virtuelles en géographie : un imbroglio théorique</w:t>
+                <w:t xml:space="preserve">Experiential geography to virtual field trip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Mar 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">IGC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU, Aug 2024, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740679v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering academics to develop a global change curriculum in higher education: challenges and barriers</w:t>
+                <w:t xml:space="preserve">Intégrer les changements globaux dans les curricula du supérieur : enjeux de formations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurogeo conference Compromised geography: spreading a new world,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROGEO, May 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Université Paris Cité, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740681v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiential geography to virtual field trip</w:t>
+                <w:t xml:space="preserve">Introduire les excursions virtuelles en géographie : un imbroglio théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU, Aug 2024, Dublin, France</w:t>
+              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Mar 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740677v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face to global change: a university challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecomte Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferol Karine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEO Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.116-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241404v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face to global change: a university challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprenger Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROGEO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205925v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,250 +4250,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konzeption und Evaluierung eines Blended-Learning-Ansatzes bei Exkursionen</w:t>
+                <w:t xml:space="preserve">Récit géographique de la France et de l'Allemagne : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sprenger Sandra</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sprenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt Am Main, Germany</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04356260v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit géographique de la France et de l'Allemagne : regards croisés</w:t>
+                <w:t xml:space="preserve">Konzeption und Evaluierung eines Blended-Learning-Ansatzes bei Exkursionen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Férol</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprenger Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.26-29</w:t>
+              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt Am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388878v1</w:t>
+                <w:t xml:space="preserve">halshs-04356260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'engager dans l'amélioration des pratiques d'enseignement : une recherche action basée sur l'apprentissage par l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4643,168 +4509,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Inter-Congrès Aref 2023_Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des enseignant·es et chercheur·es en sciences de l’éducation; Centre de recherches Éducation et Formation, Nov 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education for sustainable water consumption in multinational collaboration teachers training: Goals and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Yaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUTROGEO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROGEO, Oct 2022, Mytilene, Lesbos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching resources through experiential geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4820,366 +4686,366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU-CGE Conference: Making connections, cooperation and networking in geography education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du développement durable aux changements globaux et à la transition écologique : appréhender les changements environnements par le prisme sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de la citoyenneté, Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported teaching pratices when implemented The French Vigie-Nature Ecole program of citizen science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Science Education Research Association, Aug 2017, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; serious games &amp;quot; : un outil d'éducation au développement durable ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5189,242 +5055,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la transition socio-écologique les communautés enseignantes et doctorantes : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bouahom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque UVED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants de sciences et de géographie à la diversité : le projet V-GeoSciEd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe V-Geoscied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Irems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,87 +5305,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet V-Global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,1097 +5409,947 @@
               <w:t xml:space="preserve">Journée de l'Irems de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Terminale à la Licence : ruptures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les projets d’innovation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curricular Changes in Geography Education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, pp.199, 2025, International Perspectives on Geographical Education, 978-3031965517. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Hardouin</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-96551-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Férol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Maurice</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Grondin</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ADAPT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research in University Pedagogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Wiley. 2023, 9781786307934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches en pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE editions, 2023, 9781784059422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, Identité, Altérité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, identité, altérité : quels enseignements ? quels apprentissages ? Perspectives nationales et internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : les dehors et les ailleurs (Dir.), revue Geocarrefour, 94/2, https://journals.openedition.org/geocarrefour/15007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement Scientifique Terminale - Manuel élève 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chevalier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Samuel Rebulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camponovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.336, 2020, Enseignement Scientifique Lycée 2019, 979-10-358-0899-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203521v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement Scientifique Terminale - Manuel élève 2020</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...213 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6643,2115 +6359,2115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Geo XXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-189, 2025, 978-2-271-15540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Reimagining Curriculum : Geography’s Response to Evolving Challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curricular Changes in Geography Education. Meeting Social and Societal Challenges of Tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, 2025, International Perspectives on Geographical Education, 978-3031965517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-96551-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes et conditions de pratiques de savoir émancipatrices à l’École, à partir du cas de la géographie scolaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buttier J.-C., Panagiotounakos A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des savoirs pour agir sur le monde. Quels apprentissages des élèves face aux enjeux contemporains ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUG; Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-52, 2023, 978-2-7061-5309-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Education for Sustainable Development in Teacher Training Through Multinational Cooperation: Goals, Opportunities, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Klonari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa de Lázaro y Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Kizos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprenger Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revisioning Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer, 2023, Key Challenges in Geography, 978-3-031-40746-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40747-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913048v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education for Sustainable Development in Teacher Training Through Multinational Cooperation: Goals, Opportunities, and Challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sprenger Sandra</w:t>
+                <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisioning Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267020v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation pédagogique des enseignants à l’université au prisme de la discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE editions, 2023, 9781784059422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Map at the Heart of Disciplinary Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.139-166, 2022, 9781789450705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394173792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souplet Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté, Identité, Altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9781784058586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte au cœur des apprentissages disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-1661, 2022, 9781789480702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie expérientielle pour questionner notre rapport au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté, Identité, Altérité. Perspectives nationales et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9781784058586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la géographie à l’histoire expérientielle. D’une didactique à une autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris - Université Paris Cité. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-86612-403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value et limites des projets interdisciplinaires en astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Astronomie pour l'Education dans l'espace francophones.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, pp.200-234, 2021, 9782304052633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Classroom Practices to Global Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demirci Ali; de Miguel González Rafael; W. Bednarz Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography Education for Global Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.97-112, 2018, International Perspectives on Geographical Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-77216-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le tourisme et les loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edith Fagnoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces du tourisme et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.440-454, 2017, 220062008X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire local dans la géographie scolaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Barth; Pierre Champollion; Yves Alpes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE editions, pp.139-154, 2017, 9781784053147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographe scolaire : d’un tournant actoriel à l’autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Thémines; Sylvain Doussot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et action. Perspective en didactiques de l’histoire et de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universataires de Caen, pp.227-242, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner les marges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Grésillon; Frédéric Alexandre; Bertrand Sajaloli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.435-443, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir ! Aménager et développer le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claire Robic; Muriel Rosemberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographier aujourd’hui. Enseigner la géographie au collège et au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAPT, pp.279-328, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 La géographie et les TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mendibil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robic Marie-Claire; Rosemberg Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographier aujourd’hui. Enseigner la géographie au collège et au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAPT, 2016, 2356560475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire les « jeux sérieux » à l’école dans l’entrelacement du formel et du non formel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugon, M.-A. and Robbes, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rapport aux savoirs dans les pédagogies différentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.87--106, 2015, Questions d’éducation et de formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux pour le développement durable, ce qu'en dit la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Menéroux; Thierry Basley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eduquer au développement durable Pratiques codisciplinaires et projets au collège et au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP D'Amiens, pp.210-218, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8761,153 +8477,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations, peuplement et territoires en France : le récit géographique scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie scolaire en France : vers un changement de paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8917,151 +8633,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie et l'histoire du lycée à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris Denis Diderot - Paris 7. 2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9071,100 +8787,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable et ses enjeux éducatifs. Acteurs, savoirs et stratégies territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Lumière - Lyon II, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00449803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9174,105 +8890,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre la géographie par l'expérience : la géographie expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Caen, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03188093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9340,51 +9056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05D0807F"/>
+    <w:nsid w:val="30F09190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9488,51 +9204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="851EB895"/>
+    <w:nsid w:val="8F06CCB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9636,51 +9352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A9D277F"/>
+    <w:nsid w:val="9FB61EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9784,51 +9500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16D13365"/>
+    <w:nsid w:val="82DD9701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9932,51 +9648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EB70BAF6"/>
+    <w:nsid w:val="D0936495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10175,51 +9891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-leininger-frezal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-6408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088355489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199969607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359349023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.univ-paris-diderot.fr/formations/master-didactique-des-disciplines/specialite-histoire-geographie/m2r-didactique-des-disciplines-didactique-de-lhistoire-geographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ere.uqam.ca/categories/acteurs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://didageo.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/pensee-spatiale-geographie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pons Izquierdo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.1178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar-Waisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.yaa.16.2.184.196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa de L&#225;zaro Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03098265.2025.2560326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Fr&#233;zal Caroline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912933" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B&#233;neker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Biddulph" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2022.2149838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeby Sandrine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biddulph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#232;neker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitchell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10382046.2020.1749756" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6577" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geppert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4325" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bouahom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe V-Geoscied" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ogier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Klonari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa de L&#225;zaro y Torres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kizos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40747-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173792" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-semiotiques-en-didactique-des-sciences/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77216-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-leininger-frezal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-6408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088355489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199969607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359349023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.univ-paris-diderot.fr/formations/master-didactique-des-disciplines/specialite-histoire-geographie/m2r-didactique-des-disciplines-didactique-de-lhistoire-geographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ere.uqam.ca/categories/acteurs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://didageo.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/pensee-spatiale-geographie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pons Izquierdo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.1178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa de L&#225;zaro Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03098265.2025.2560326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar-Waisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.yaa.16.2.184.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Fr&#233;zal Caroline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B&#233;neker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Biddulph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2022.2149838" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeby Sandrine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biddulph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#232;neker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10382046.2020.1749756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6577" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bouahom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe V-Geoscied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ogier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Klonari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa de L&#225;zaro y Torres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kizos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40747-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-semiotiques-en-didactique-des-sciences/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>