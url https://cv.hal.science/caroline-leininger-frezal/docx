--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -637,51 +637,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Pons Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios geográficos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 86 (299), pp.1-17. </w:t>
+              <w:t xml:space="preserve">, 2025, 86 (299), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/estgeogr.1178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2828,191 +2828,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude de cas face à l’exemple : pratiques et enjeux dans l’enseignement de la géographie et de l’aménagement à l’université</w:t>
+                <w:t xml:space="preserve">Quand l’association opère comme un laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L’usage du cas et de l’exemple dans l’enseignement supérieur : pratiques, apprentissages et rapport aux savoirs, 27, pp.52-65</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377389v1</w:t>
+                <w:t xml:space="preserve">hal-01950954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’association opère comme un laboratoire</w:t>
+                <w:t xml:space="preserve">L’étude de cas face à l’exemple : pratiques et enjeux dans l’enseignement de la géographie et de l’aménagement à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’usage du cas et de l’exemple dans l’enseignement supérieur : pratiques, apprentissages et rapport aux savoirs, 27, pp.52-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950954v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito - L’usage du cas et de l’exemple dans l’enseignement supérieur : objet de recherche</w:t>
               </w:r>
@@ -3680,532 +3680,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering academics to develop a global change curriculum in higher education: challenges and barriers</w:t>
+                <w:t xml:space="preserve">Intégrer les changements globaux dans les curricula du supérieur : enjeux de formations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurogeo conference Compromised geography: spreading a new world,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROGEO, May 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Université Paris Cité, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740681v1</w:t>
+                <w:t xml:space="preserve">hal-04740680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiential geography to virtual field trip</w:t>
+                <w:t xml:space="preserve">Introduire les excursions virtuelles en géographie : un imbroglio théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU, Aug 2024, Dublin, France</w:t>
+              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Mar 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740677v1</w:t>
+                <w:t xml:space="preserve">hal-04740679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les changements globaux dans les curricula du supérieur : enjeux de formations.</w:t>
+                <w:t xml:space="preserve">Empowering academics to develop a global change curriculum in higher education: challenges and barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Université Paris Cité, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurogeo conference Compromised geography: spreading a new world,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROGEO, May 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740680v1</w:t>
+                <w:t xml:space="preserve">hal-04740681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire les excursions virtuelles en géographie : un imbroglio théorique</w:t>
+                <w:t xml:space="preserve">Experiential geography to virtual field trip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Mar 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">IGC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU, Aug 2024, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740679v1</w:t>
+                <w:t xml:space="preserve">hal-04740677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face to global change: a university challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprenger Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROGEO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205925v1</w:t>
+                <w:t xml:space="preserve">halshs-04241404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face to global change: a university challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecomte Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferol Karine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEO Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.116-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241404v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t>
               </w:r>
@@ -4722,51 +4722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du développement durable aux changements globaux et à la transition écologique : appréhender les changements environnements par le prisme sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6728,51 +6728,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356032v1</w:t>
@@ -7282,221 +7282,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte au cœur des apprentissages disciplinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géographie expérientielle pour questionner notre rapport au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.139-1661, 2022, 9781789480702</w:t>
+              <w:t xml:space="preserve">Citoyenneté, Identité, Altérité. Perspectives nationales et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 9781784058586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806816v1</w:t>
+                <w:t xml:space="preserve">hal-03799554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie expérientielle pour questionner notre rapport au monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La carte au cœur des apprentissages disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Houdement; Cécile de Hosson; Christophe Hache. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citoyenneté, Identité, Altérité. Perspectives nationales et internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, 9781784058586</w:t>
+              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-1661, 2022, 9781789480702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799554v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la géographie à l’histoire expérientielle. D’une didactique à une autre</w:t>
               </w:r>
@@ -9056,51 +9056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30F09190"/>
+    <w:nsid w:val="D1A1B5C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9204,51 +9204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F06CCB3"/>
+    <w:nsid w:val="C1384F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9352,51 +9352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9FB61EEB"/>
+    <w:nsid w:val="2A315893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9500,51 +9500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82DD9701"/>
+    <w:nsid w:val="750BF23B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9648,51 +9648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D0936495"/>
+    <w:nsid w:val="7C328D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9891,51 +9891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-leininger-frezal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-6408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088355489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199969607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359349023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.univ-paris-diderot.fr/formations/master-didactique-des-disciplines/specialite-histoire-geographie/m2r-didactique-des-disciplines-didactique-de-lhistoire-geographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ere.uqam.ca/categories/acteurs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://didageo.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/pensee-spatiale-geographie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pons Izquierdo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.1178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa de L&#225;zaro Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03098265.2025.2560326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar-Waisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.yaa.16.2.184.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Fr&#233;zal Caroline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B&#233;neker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Biddulph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2022.2149838" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeby Sandrine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biddulph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#232;neker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10382046.2020.1749756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6577" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bouahom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe V-Geoscied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ogier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Klonari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa de L&#225;zaro y Torres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kizos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40747-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-semiotiques-en-didactique-des-sciences/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-leininger-frezal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-6408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088355489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199969607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359349023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.univ-paris-diderot.fr/formations/master-didactique-des-disciplines/specialite-histoire-geographie/m2r-didactique-des-disciplines-didactique-de-lhistoire-geographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ere.uqam.ca/categories/acteurs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://didageo.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/pensee-spatiale-geographie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pons Izquierdo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.1178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa de L&#225;zaro Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03098265.2025.2560326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar-Waisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.yaa.16.2.184.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Fr&#233;zal Caroline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B&#233;neker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Biddulph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2022.2149838" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeby Sandrine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biddulph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#232;neker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10382046.2020.1749756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6577" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bouahom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe V-Geoscied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ogier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Klonari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa de L&#225;zaro y Torres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kizos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40747-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-semiotiques-en-didactique-des-sciences/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>