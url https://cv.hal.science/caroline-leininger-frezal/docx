--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -2828,191 +2828,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’association opère comme un laboratoire</w:t>
+                <w:t xml:space="preserve">L’étude de cas face à l’exemple : pratiques et enjeux dans l’enseignement de la géographie et de l’aménagement à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’usage du cas et de l’exemple dans l’enseignement supérieur : pratiques, apprentissages et rapport aux savoirs, 27, pp.52-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950954v1</w:t>
+                <w:t xml:space="preserve">hal-01377389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude de cas face à l’exemple : pratiques et enjeux dans l’enseignement de la géographie et de l’aménagement à l’université</w:t>
+                <w:t xml:space="preserve">Quand l’association opère comme un laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L’usage du cas et de l’exemple dans l’enseignement supérieur : pratiques, apprentissages et rapport aux savoirs, 27, pp.52-65</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377389v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito - L’usage du cas et de l’exemple dans l’enseignement supérieur : objet de recherche</w:t>
               </w:r>
@@ -3680,532 +3680,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les changements globaux dans les curricula du supérieur : enjeux de formations.</w:t>
+                <w:t xml:space="preserve">Empowering academics to develop a global change curriculum in higher education: challenges and barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Université Paris Cité, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurogeo conference Compromised geography: spreading a new world,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROGEO, May 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740680v1</w:t>
+                <w:t xml:space="preserve">hal-04740681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire les excursions virtuelles en géographie : un imbroglio théorique</w:t>
+                <w:t xml:space="preserve">Experiential geography to virtual field trip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Mar 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">IGC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU, Aug 2024, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740679v1</w:t>
+                <w:t xml:space="preserve">hal-04740677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering academics to develop a global change curriculum in higher education: challenges and barriers</w:t>
+                <w:t xml:space="preserve">Intégrer les changements globaux dans les curricula du supérieur : enjeux de formations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurogeo conference Compromised geography: spreading a new world,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROGEO, May 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz; Université Paris Cité, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740681v1</w:t>
+                <w:t xml:space="preserve">hal-04740680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiential geography to virtual field trip</w:t>
+                <w:t xml:space="preserve">Introduire les excursions virtuelles en géographie : un imbroglio théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU, Aug 2024, Dublin, France</w:t>
+              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Mar 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740677v1</w:t>
+                <w:t xml:space="preserve">hal-04740679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face to global change: a university challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecomte Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferol Karine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEO Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.116-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04241404v1</w:t>
+                <w:t xml:space="preserve">hal-04205925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face to global change: a university challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprenger Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROGEO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205925v1</w:t>
+                <w:t xml:space="preserve">halshs-04241404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t>
               </w:r>
@@ -4722,51 +4722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du développement durable aux changements globaux et à la transition écologique : appréhender les changements environnements par le prisme sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6728,335 +6728,335 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education for Sustainable Development in Teacher Training Through Multinational Cooperation: Goals, Opportunities, and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Klonari</w:t>
+                <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa de Lázaro y Torres</w:t>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Kizos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sprenger Sandra</w:t>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisioning Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267020v1</w:t>
+                <w:t xml:space="preserve">hal-03913048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+                <w:t xml:space="preserve">Education for Sustainable Development in Teacher Training Through Multinational Cooperation: Goals, Opportunities, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Klonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile de Hosson</w:t>
+                <w:t xml:space="preserve">Maria Luisa de Lázaro y Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Athanasios Kizos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprenger Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revisioning Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer, 2023, Key Challenges in Geography, 978-3-031-40746-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40747-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913048v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation pédagogique des enseignants à l’université au prisme de la discipline</w:t>
               </w:r>
@@ -9056,51 +9056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1A1B5C9"/>
+    <w:nsid w:val="249966CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9204,51 +9204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C1384F18"/>
+    <w:nsid w:val="E33DF999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9352,51 +9352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A315893"/>
+    <w:nsid w:val="DBEAB833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9500,51 +9500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="750BF23B"/>
+    <w:nsid w:val="A3874E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9648,51 +9648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7C328D07"/>
+    <w:nsid w:val="226B8EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9891,51 +9891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-leininger-frezal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-6408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088355489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199969607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359349023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.univ-paris-diderot.fr/formations/master-didactique-des-disciplines/specialite-histoire-geographie/m2r-didactique-des-disciplines-didactique-de-lhistoire-geographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ere.uqam.ca/categories/acteurs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://didageo.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/pensee-spatiale-geographie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pons Izquierdo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.1178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa de L&#225;zaro Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03098265.2025.2560326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar-Waisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.yaa.16.2.184.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Fr&#233;zal Caroline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B&#233;neker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Biddulph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2022.2149838" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeby Sandrine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biddulph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#232;neker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10382046.2020.1749756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6577" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bouahom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe V-Geoscied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ogier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Klonari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa de L&#225;zaro y Torres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kizos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40747-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-semiotiques-en-didactique-des-sciences/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-leininger-frezal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-6408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088355489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199969607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359349023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.univ-paris-diderot.fr/formations/master-didactique-des-disciplines/specialite-histoire-geographie/m2r-didactique-des-disciplines-didactique-de-lhistoire-geographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ere.uqam.ca/categories/acteurs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://didageo.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/pensee-spatiale-geographie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pons Izquierdo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.1178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa de L&#225;zaro Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03098265.2025.2560326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar-Waisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.yaa.16.2.184.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Fr&#233;zal Caroline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine B&#233;neker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Biddulph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2022.2149838" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeby Sandrine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biddulph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#232;neker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10382046.2020.1749756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6577" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yaar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bouahom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe V-Geoscied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ogier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Klonari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa de L&#225;zaro y Torres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kizos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40747-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-semiotiques-en-didactique-des-sciences/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>