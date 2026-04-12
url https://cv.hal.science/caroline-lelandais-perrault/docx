--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -347,51 +347,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Iterative Learning Control for Neural-Network-Based Joint Crest Factor Reduction and Digital Predistortion of Power Amplifiers</w:t>
+                <w:t xml:space="preserve">A Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers Linearization Based on Clipping-and-Bank-Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roger</w:t>
@@ -413,102 +413,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 68 (7), pp.2725-2733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872144v1</w:t>
+                <w:t xml:space="preserve">hal-02054109v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers Linearization Based on Clipping-and-Bank-Filtering</w:t>
+                <w:t xml:space="preserve">Augmented Iterative Learning Control for Neural-Network-Based Joint Crest Factor Reduction and Digital Predistortion of Power Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roger</w:t>
@@ -530,78 +530,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (7), pp.2725-2733. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054109v3</w:t>
+                <w:t xml:space="preserve">hal-02872144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method to Study the Tradeoff Between Power Amplifier Efficiency and Digital Predistortion Complexity</w:t>
               </w:r>
@@ -2327,248 +2327,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a pruned 2-D Digital Predistortion Model Structure for Power Amplifiers Linearization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Roger</w:t>
+                <w:t xml:space="preserve">A new algorithm for an incremental sigma-delta converter reconstruction filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2019 17th IEEE International New Circuits and Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3338852.3339839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054960v2</w:t>
+                <w:t xml:space="preserve">hal-03326322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for an incremental sigma-delta converter reconstruction filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Huang</w:t>
+                <w:t xml:space="preserve">Optimization of a pruned 2-D Digital Predistortion Model Structure for Power Amplifiers Linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil. </w:t>
+              <w:t xml:space="preserve">NEWCAS 2019 17th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3338852.3339839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326322v1</w:t>
+                <w:t xml:space="preserve">hal-02054960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clipping-and-Bank-Filtering Technique in Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers</w:t>
               </w:r>
@@ -4799,51 +4799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03323962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01813-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2855084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1238-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Thabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.071202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Petrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oksman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2008289" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moudda Azzem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054960v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339839" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01950225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/apmc.2018.8617530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dortz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933982" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01075055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhaeren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2014.6757481" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gruget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537530" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhel Kumar Parida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00274197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03323962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01813-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2855084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1238-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Thabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.071202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Petrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oksman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2008289" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moudda Azzem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054960v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961300" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01950225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/apmc.2018.8617530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dortz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933982" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01075055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhaeren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2014.6757481" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gruget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537530" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhel Kumar Parida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00274197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>