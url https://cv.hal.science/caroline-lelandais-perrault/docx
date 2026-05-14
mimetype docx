--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -1417,1680 +1417,1667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band, band-pass and versatile Hybrid Filter Bank A/D conversion for software radio</w:t>
+                <w:t xml:space="preserve">Wideband, Bandpass, and Versatile Hybrid Filter Bank A/D Conversion for Software Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Petrescu</w:t>
+                <w:t xml:space="preserve">T. Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Poulton</w:t>
+                <w:t xml:space="preserve">D. Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+                <w:t xml:space="preserve">P. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Oksman</w:t>
+                <w:t xml:space="preserve">J. Oksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Circuits and Devices Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (8), pp.1772-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2008.2008289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424380v1</w:t>
+                <w:t xml:space="preserve">hal-05052897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband, Bandpass, and Versatile Hybrid Filter Bank A/D Conversion for Software Radio</w:t>
+                <w:t xml:space="preserve">Wide-band, band-pass and versatile Hybrid Filter Bank A/D conversion for software radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Poulton</w:t>
+                <w:t xml:space="preserve">Tudor Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duhamel</w:t>
+                <w:t xml:space="preserve">Daniel Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oksman</w:t>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Circuits and Devices Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (8), pp.1772-1782</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052897v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Roger</w:t>
+                <w:t xml:space="preserve">Parallel TIADC calibration for intermittent signal conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 20th International Conference on PhD Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Taormina, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302637v1</w:t>
+                <w:t xml:space="preserve">hal-05619989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ECG front-end considering ST segment distortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Guénégo</w:t>
+                <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121723v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linéarisation des Amplificateurs de Puissance dans les réseaux d’Antennes Millimétriques via retour “Over-the-Air””,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Roger</w:t>
+                <w:t xml:space="preserve">Design of an ECG front-end considering ST segment distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guénégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930285v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS readout circuit for a low shunt resistance IR photo-detector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+                <w:t xml:space="preserve">Linéarisation des Amplificateurs de Puissance dans les réseaux d’Antennes Millimétriques via retour “Over-the-Air””,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03326284v1</w:t>
+                <w:t xml:space="preserve">hal-03930285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel circuit design for an accumulation mode BDJ APS in a 0.18µm CMOS technology</w:t>
+                <w:t xml:space="preserve">A CMOS readout circuit for a low shunt resistance IR photo-detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Moudda Azzem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Saman Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326283v1</w:t>
+                <w:t xml:space="preserve">hal-03326284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for an incremental sigma-delta converter reconstruction filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Huang</w:t>
+                <w:t xml:space="preserve">Pixel circuit design for an accumulation mode BDJ APS in a 0.18µm CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Moudda Azzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3338852.3339839⟩</w:t>
+              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326322v1</w:t>
+                <w:t xml:space="preserve">hal-03326283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a pruned 2-D Digital Predistortion Model Structure for Power Amplifiers Linearization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Roger</w:t>
+                <w:t xml:space="preserve">A new algorithm for an incremental sigma-delta converter reconstruction filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2019 17th IEEE International New Circuits and Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961300⟩</w:t>
+              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338852.3339839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054960v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clipping-and-Bank-Filtering Technique in Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers</w:t>
+                <w:t xml:space="preserve">Optimization of a pruned 2-D Digital Predistortion Model Structure for Power Amplifiers Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/apmc.2018.8617530⟩</w:t>
+              <w:t xml:space="preserve">NEWCAS 2019 17th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950225v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+                <w:t xml:space="preserve">Clipping-and-Bank-Filtering Technique in Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/apmc.2018.8617530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868264v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog bandwidth mismatch compensation for time-interleaved ADCs using FD-SOI technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mas</w:t>
+                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric André</w:t>
+                <w:t xml:space="preserve">Adel Mezaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS 2017) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050246⟩</w:t>
+              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659299v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-b Two-step Inverter-based Σ∆ ADC for CMOS Image Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisiaux</w:t>
+                <w:t xml:space="preserve">Analog bandwidth mismatch compensation for time-interleaved ADCs using FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Kolar</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, MD, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01646639v1</w:t>
+                <w:t xml:space="preserve">hal-01659299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new two-step Σ∆ architecture column-parallel ADC for CMOS image sensor</w:t>
+                <w:t xml:space="preserve">A 14-b Two-step Inverter-based Σ∆ ADC for CMOS Image Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
@@ -3121,1174 +3108,1304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBCCI.2016.7724065⟩</w:t>
+              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357892v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch calibration methods for high-speed time-interleaved ADCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new two-step Σ∆ architecture column-parallel ADC for CMOS image sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI.2016.7724065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103748v1</w:t>
+                <w:t xml:space="preserve">hal-01357892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1.62GS/s Time-Interleaved SAR ADC with fully digital background mismatch calibration achieving interleaving spurs below 70dBFS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Mismatch calibration methods for high-speed time-interleaved ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSCC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2014.6757481⟩</w:t>
+              <w:t xml:space="preserve">NEWCAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.49 - 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075055v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR Efficient Approach for the Design of Hybrid Filter Bank A/D Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 1.62GS/s Time-Interleaved SAR ADC with fully digital background mismatch calibration achieving interleaving spurs below 70dBFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Kammoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+                <w:t xml:space="preserve">Sarah Verhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merouane Debbah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2716-2760, </w:t>
+              <w:t xml:space="preserve">ISSCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Franscisco, United States. pp.386-388, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2014.6757481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862740v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of Parallel Multi-Rate A/D Converters to Anti-Aliasing Filter Non-Idealities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNR Efficient Approach for the Design of Hybrid Filter Bank A/D Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgan Roger</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International NEWCAS Conference (NEWCAS 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329004⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2716-2760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737761v1</w:t>
+                <w:t xml:space="preserve">hal-00862740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Bandpass Charge Sampling Filters in Hybrid Filter Banks Converters for Cognitive Radio Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gruget</w:t>
+                <w:t xml:space="preserve">Robustness of Parallel Multi-Rate A/D Converters to Anti-Aliasing Filter Non-Idealities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Circuit Theory ans Design (ECCTD'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE International NEWCAS Conference (NEWCAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.253-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629347v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band multipath A to D converter for Cognitive Radio applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Optimization of Bandpass Charge Sampling Filters in Hybrid Filter Banks Converters for Cognitive Radio Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Workshop Series on RF Front-End for Software-Defined and Cognitive Radio applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. pp.1-4</w:t>
+              <w:t xml:space="preserve">20th European Conference on Circuit Theory ans Design (ECCTD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Linkoping, Sweden. pp.795-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523214v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Subband Hybrid Filter Banks ADCs with Finite Word-length Coefficients using Adaptive Equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Symposium on Circuits and Systems (ISCAS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.577-580, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Complex Subband Hybrid Filter Banks A/D Converters using Adaptive Filters</w:t>
+                <w:t xml:space="preserve">Wide-band multipath A to D converter for Cognitive Radio applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguo Song</w:t>
+                <w:t xml:space="preserve">Alban Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits and Systems (ICECS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.399-402</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Workshop Series on RF Front-End for Software-Defined and Cognitive Radio applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445339v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Filter Bank A/D conversion systems applied to future telecommunication scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Complex Subband Hybrid Filter Banks A/D Converters using Adaptive Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Poulton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International NEWCAS Conference (NEWCAS-TAISA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits and Systems (ICECS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.399-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444399v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid Filter Bank A/D conversion systems applied to future telecommunication scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International NEWCAS Conference (NEWCAS-TAISA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive Equalization for Calibration of Subband Hybrid Filter Banks A/D Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th European Conference on Circuit Theory and Design (ECCTD'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Antalya, Turkey. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4298,244 +4415,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND DEVICE FOR COMPENSATING FOR THE BANDWIDTH MISMATCHES OF A PLURALITY OF TIME-INTERLEAVED ANALOGUE-TO-DIGITAL CONVERTERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakhel Kumar Parida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/082233. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Device for use with Analog to Digital Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20140232575 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4545,114 +4662,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEMES DE NUMERISATION HAUTES PERFORMANCES - Etude des solutions à bancs de Filtres hybrides - - Extension des Fonctionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00274197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4799,51 +4916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03323962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01813-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2855084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1238-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Thabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.071202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Petrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oksman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2008289" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moudda Azzem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054960v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961300" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01950225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/apmc.2018.8617530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dortz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933982" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01075055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhaeren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2014.6757481" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gruget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537530" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhel Kumar Parida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00274197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03323962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01813-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2855084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1238-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Thabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.071202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oksman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2008289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Petrescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05619989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lapert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moudda Azzem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054960v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01950225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/apmc.2018.8617530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357892v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dortz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933982" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01075055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Blanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhaeren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2014.6757481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gruget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537530" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhel Kumar Parida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00274197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>