--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -514,303 +514,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en demeure de Clearview AI par la CNIL: les jalons d'un combat pour le droit à l'anonymat</w:t>
+                <w:t xml:space="preserve">Metavers, Web3 : la révolution juridique en trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.1714-1715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914921v1</w:t>
+                <w:t xml:space="preserve">hal-03914915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance faciale, le temps de la redevabilité ? Quelques réflexions sur le rapport d'information « sur la reconnaissance faciale et ses risques au regard de la protection des libertés individuelles »</w:t>
+                <w:t xml:space="preserve">Fiscalité des NFTs et du Metaverse - Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708887v1</w:t>
+                <w:t xml:space="preserve">hal-03914922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité des NFTs et du Metaverse - Une introduction</w:t>
+                <w:t xml:space="preserve">Mise en demeure de Clearview AI par la CNIL: les jalons d'un combat pour le droit à l'anonymat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, pp.303</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914922v1</w:t>
+                <w:t xml:space="preserve">hal-03914921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metavers, Web3 : la révolution juridique en trompe-l'oeil</w:t>
+                <w:t xml:space="preserve">Reconnaissance faciale, le temps de la redevabilité ? Quelques réflexions sur le rapport d'information « sur la reconnaissance faciale et ses risques au regard de la protection des libertés individuelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, pp.1714-1715</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914915v1</w:t>
+                <w:t xml:space="preserve">hal-03708887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et biais genrés</w:t>
               </w:r>
@@ -1005,260 +1005,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction colloque Surveillance (35 intervenants), L. Laref, M. Laref</w:t>
+                <w:t xml:space="preserve">Encadrement des technologies de surveillance : les enseignements de l’expérimentation des JO 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Laref</w:t>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lequesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laref</w:t>
+                <w:t xml:space="preserve">Anne Le Hénanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aïm</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Tré-Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Laref, M. Laref (dir.), Surveillance, Colloque des 6 et 7 avril 2023, organisé à la Faculté de droit de l'UCLille. Colloque organisé dans le cadre d’un projet de recherche INES, en partenariat avec les éditions Dalloz, les revues AJ Pénal Dalloz et Dalloz iP/iT, le Ministère de la Justice-Ecole Nationale d’Administration Pénitentiaire, le Centre Interdisciplinaire de Recherche Appliquée au champ Pénitentiaire (CIRAP), l’Institut des Hautes Etudes du Ministère de l’Intérieur (IHEMI) et avec le soutien du Centre de Recherche sur les Relations entre les Risques et le Droit (C3RD), l'UCLille, la Fondation de la catho, la région Haut-de-France. 35 intervenants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349488v1</w:t>
+                <w:t xml:space="preserve">halshs-04135761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadrement des technologies de surveillance : les enseignements de l’expérimentation des JO 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direction colloque Surveillance (35 intervenants), L. Laref, M. Laref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Laref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+                <w:t xml:space="preserve">Olivier Aïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lequesne</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tré-Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">L. Laref, M. Laref (dir.), Surveillance, Colloque des 6 et 7 avril 2023, organisé à la Faculté de droit de l'UCLille. Colloque organisé dans le cadre d’un projet de recherche INES, en partenariat avec les éditions Dalloz, les revues AJ Pénal Dalloz et Dalloz iP/iT, le Ministère de la Justice-Ecole Nationale d’Administration Pénitentiaire, le Centre Interdisciplinaire de Recherche Appliquée au champ Pénitentiaire (CIRAP), l’Institut des Hautes Etudes du Ministère de l’Intérieur (IHEMI) et avec le soutien du Centre de Recherche sur les Relations entre les Risques et le Droit (C3RD), l'UCLille, la Fondation de la catho, la région Haut-de-France. 35 intervenants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04135761v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1334,51 +1334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E122260"/>
+    <w:nsid w:val="B34A0868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1565,51 +1565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-lequesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19348210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lequesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le H&#233;nanff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tr&#233;-Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-lequesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19348210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lequesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le H&#233;nanff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tr&#233;-Hardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>