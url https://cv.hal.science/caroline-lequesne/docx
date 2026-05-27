--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -334,138 +334,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17, pp.864</w:t>
+              <w:t xml:space="preserve">, 2024, 17/8038, pp.864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04561495v1</w:t>
+                <w:t xml:space="preserve">hal-04571659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption de l'AI Act : promesses et ambitions de la première législation occidentale sur l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17/8038, pp.864</w:t>
+              <w:t xml:space="preserve">, 2024, 17, pp.864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571659v1</w:t>
+                <w:t xml:space="preserve">halshs-04561495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prisons algorithmiques de la pauvreté</w:t>
               </w:r>
@@ -514,303 +514,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metavers, Web3 : la révolution juridique en trompe-l'oeil</w:t>
+                <w:t xml:space="preserve">Mise en demeure de Clearview AI par la CNIL: les jalons d'un combat pour le droit à l'anonymat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.1714-1715</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914915v1</w:t>
+                <w:t xml:space="preserve">hal-03914921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité des NFTs et du Metaverse - Une introduction</w:t>
+                <w:t xml:space="preserve">Reconnaissance faciale, le temps de la redevabilité ? Quelques réflexions sur le rapport d'information « sur la reconnaissance faciale et ses risques au regard de la protection des libertés individuelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, pp.303</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914922v1</w:t>
+                <w:t xml:space="preserve">hal-03708887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en demeure de Clearview AI par la CNIL: les jalons d'un combat pour le droit à l'anonymat</w:t>
+                <w:t xml:space="preserve">Metavers, Web3 : la révolution juridique en trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.1714-1715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914921v1</w:t>
+                <w:t xml:space="preserve">hal-03914915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance faciale, le temps de la redevabilité ? Quelques réflexions sur le rapport d'information « sur la reconnaissance faciale et ses risques au regard de la protection des libertés individuelles »</w:t>
+                <w:t xml:space="preserve">Fiscalité des NFTs et du Metaverse - Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708887v1</w:t>
+                <w:t xml:space="preserve">hal-03914922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et biais genrés</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B34A0868"/>
+    <w:nsid w:val="57173582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1565,51 +1565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-lequesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19348210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lequesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le H&#233;nanff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tr&#233;-Hardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-lequesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19348210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lequesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le H&#233;nanff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tr&#233;-Hardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>